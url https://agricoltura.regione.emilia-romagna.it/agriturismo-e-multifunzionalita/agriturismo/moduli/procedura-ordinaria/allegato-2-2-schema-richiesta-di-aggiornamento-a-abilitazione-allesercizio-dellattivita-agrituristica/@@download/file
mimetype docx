--- v0 (2025-12-02)
+++ v1 (2026-05-12)
@@ -1,8733 +1,11407 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="doc" ContentType="application/msword"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:background w:color="FFFFFF"/>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001A661F" w:rsidP="001A661F">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3823"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="3679"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB6100" w14:paraId="31387A84" w14:textId="77777777" w:rsidTr="00BB6100">
+        <w:trPr>
+          <w:trHeight w:val="1984"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B962795" w14:textId="77777777" w:rsidR="00BB6100" w:rsidRPr="00BB6100" w:rsidRDefault="00BB6100" w:rsidP="00BB6100">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6100">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Spazio riservato all’Amministrazione</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D87AE77" w14:textId="77777777" w:rsidR="00BB6100" w:rsidRDefault="00BB6100" w:rsidP="00C77964">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="593D000B" w14:textId="77777777" w:rsidR="00BB6100" w:rsidRDefault="00BB6100" w:rsidP="00C77964">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="704D57F0" w14:textId="42F84AE2" w:rsidR="00BB6100" w:rsidRDefault="00BB6100" w:rsidP="0042687B">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Bollo da € 16,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="143786BB" w14:textId="11E51C9D" w:rsidR="00BB6100" w:rsidRPr="008F53A3" w:rsidRDefault="00BB6100" w:rsidP="00C77964">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB6100" w14:paraId="1B23E51F" w14:textId="77777777" w:rsidTr="00BB6100">
+        <w:trPr>
+          <w:trHeight w:val="1686"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C3C9472" w14:textId="77777777" w:rsidR="00BB6100" w:rsidRPr="00BB6100" w:rsidRDefault="00BB6100" w:rsidP="00BB6100">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B17A623" w14:textId="77777777" w:rsidR="00BB6100" w:rsidRDefault="00BB6100" w:rsidP="00C77964">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE34CE7" w14:textId="06010C0B" w:rsidR="00BB6100" w:rsidRDefault="00BB6100" w:rsidP="00C77964">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Al Servizio Territoriale</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="254F8262" w14:textId="77777777" w:rsidR="00BB6100" w:rsidRDefault="00BB6100" w:rsidP="00C77964">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Agricoltura caccia e pesca</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B965EA7" w14:textId="77777777" w:rsidR="00BB6100" w:rsidRDefault="00BB6100" w:rsidP="00C77964">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>della provincia di</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:id w:val="1131671639"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="554D8CEB" w14:textId="60BAFE27" w:rsidR="00BB6100" w:rsidRDefault="00BB6100" w:rsidP="00C77964">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>____________________________</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="034CAC47" w14:textId="77777777" w:rsidR="00B22CD0" w:rsidRDefault="00B22CD0" w:rsidP="00B22CD0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D001CC3" w14:textId="41A5737F" w:rsidR="00BB6100" w:rsidRPr="00B22CD0" w:rsidRDefault="00BB6100" w:rsidP="00B22CD0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22CD0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Domanda presentata per il tramite di </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-422182839"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00B22CD0">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>____________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00B22CD0" w:rsidRPr="00B22CD0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provincia di </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1042866784"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00B22CD0" w:rsidRPr="00B22CD0">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="6F1632BD" w14:textId="77777777" w:rsidR="00B22CD0" w:rsidRDefault="00B22CD0" w:rsidP="00B22CD0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...147 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="33655765" w14:textId="62EAF262" w:rsidR="00BB6100" w:rsidRDefault="00BB6100" w:rsidP="00B22CD0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22CD0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Oggetto:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22CD0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22CD0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00627E90" w:rsidRPr="00B22CD0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Richiesta di aggiornamento all’abilitazione all’esercizio dell’attività agrituristica, certificazione relativa al rapporto di connessione, iscrizione all’elenco regionale degli operatori agrituristici (L.R. 31 marzo 2009, n. 4 artt. 8 e 30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A618AD1" w14:textId="77777777" w:rsidR="00F879E0" w:rsidRPr="00B22CD0" w:rsidRDefault="00F879E0" w:rsidP="00B22CD0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E643DB6" w14:textId="54A3F22E" w:rsidR="00BB6100" w:rsidRDefault="00000000" w:rsidP="00C77964">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-540290706"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A70A20">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A70A20">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aumento attività       </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1110885196"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A70A20">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A70A20">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> riduzione attività        </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1122150144"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="0029327D">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0029327D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70A20">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">altro </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1793967829"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A70A20">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>____________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="5E4F901D" w14:textId="3B41831B" w:rsidR="00715C5D" w:rsidRPr="00346608" w:rsidRDefault="00122F59" w:rsidP="00C77964">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Il sottoscritto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F3C199" w14:textId="02E39500" w:rsidR="0094772F" w:rsidRPr="00346608" w:rsidRDefault="0094772F" w:rsidP="00C77964">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cognome </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:alias w:val="_____"/>
+          <w:tag w:val="_____"/>
+          <w:id w:val="-1319804069"/>
+          <w:placeholder>
+            <w:docPart w:val="273F0506FC9E4288B9C12CF1E33EE104"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w15:appearance w15:val="hidden"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nome </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-2122215174"/>
+          <w:placeholder>
+            <w:docPart w:val="392F71480C1E49C4BDAE679E231A3ACF"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> luogo di nascita </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1561286964"/>
+          <w:placeholder>
+            <w:docPart w:val="2D82E23951D848ABA592C30F1F493347"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data di nascita </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="285852710"/>
+          <w:placeholder>
+            <w:docPart w:val="CFFD7C8EACFF4BB0BF95F4B0973F45A2"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date w:fullDate="1969-03-17T00:00:00Z">
+            <w:dateFormat w:val="dd/MM/yyyy"/>
+            <w:lid w:val="it-IT"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="641043CC" w14:textId="426A809C" w:rsidR="00A354F1" w:rsidRPr="00346608" w:rsidRDefault="00C77964" w:rsidP="00C77964">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Residen</w:t>
+      </w:r>
+      <w:r w:rsidR="0042687B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>za:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094772F" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comune </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1974820318"/>
+          <w:placeholder>
+            <w:docPart w:val="26AFE16F022A49E6ADE76FBA2EE4C9B9"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0094772F" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1148279622"/>
+          <w:placeholder>
+            <w:docPart w:val="327785EFD7F64FF298A264E7B3F2E13F"/>
+          </w:placeholder>
+          <w:dropDownList>
+            <w:listItem w:value="Scegliere un elemento."/>
+            <w:listItem w:displayText="via" w:value="via"/>
+            <w:listItem w:displayText="piazza" w:value="piazza"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>via</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0094772F" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="783778910"/>
+          <w:placeholder>
+            <w:docPart w:val="90144DE57CE943B5B0FD4D4322BA7324"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0094772F" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n. </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1537547821"/>
+          <w:placeholder>
+            <w:docPart w:val="383D85A4CDC94139AF985DDEFDEF3528"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0094772F" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0094772F" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0094772F" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1963306365"/>
+          <w:placeholder>
+            <w:docPart w:val="F7DA270942AE4F4D82089E377739F58E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0094772F" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provincia </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-2026705400"/>
+          <w:placeholder>
+            <w:docPart w:val="BB1CEC0EBB7F47D690557AABCFD7A701"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00B22CD0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094772F" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in qualità di legale rappresentante/titolare dell</w:t>
+      </w:r>
+      <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>’Azienda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1051650331"/>
+          <w:placeholder>
+            <w:docPart w:val="400B473AE40A451DA0867BAF12548CC7"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="58971EBF" w14:textId="387C30A6" w:rsidR="00A332CB" w:rsidRDefault="0094772F" w:rsidP="00C77964">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con sede legale </w:t>
+      </w:r>
+      <w:r w:rsidR="00A354F1" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nel</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77964" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Comune</w:t>
+      </w:r>
+      <w:r w:rsidR="00A354F1" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1017658992"/>
+          <w:placeholder>
+            <w:docPart w:val="93D12D0F58FF4816B36FA836453CBC65"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="953283060"/>
+          <w:placeholder>
+            <w:docPart w:val="D42C1B5F4AB845DC9D21E2DEE6714777"/>
+          </w:placeholder>
+          <w:comboBox>
+            <w:listItem w:value="Scegliere un elemento."/>
+            <w:listItem w:displayText="via" w:value="via"/>
+            <w:listItem w:displayText="piazza" w:value="piazza"/>
+          </w:comboBox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>via</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A354F1" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1207021691"/>
+          <w:placeholder>
+            <w:docPart w:val="033619BA1A174C18ADD0B35A042AB4C6"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="766809830"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provincia </w:t>
+      </w:r>
+      <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> telefono </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1351644535"/>
+          <w:placeholder>
+            <w:docPart w:val="0CF9DC929A1F4C32B8C686BDAF6245A8"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> codice Istat </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1832320089"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="0029327D">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>_________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CUAA impresa </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1116953837"/>
+          <w:placeholder>
+            <w:docPart w:val="2771C93D4D984EC78245359FE170F186"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P.IVA </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1004967453"/>
+          <w:placeholder>
+            <w:docPart w:val="8226FA6EF514432892DD72C6A97287C1"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ubicata nel comune di</w:t>
+      </w:r>
+      <w:r w:rsidR="00C77964" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1989389587"/>
+          <w:placeholder>
+            <w:docPart w:val="E4AA0B2FFF20448EA103AAF1DECDD36B"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="235982800"/>
+          <w:placeholder>
+            <w:docPart w:val="4182BD77025A408884D7C15297C9E9B7"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provincia </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-297918569"/>
+          <w:placeholder>
+            <w:docPart w:val="B8F705FCB473478D932168ACA444EE21"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="239066866"/>
+          <w:placeholder>
+            <w:docPart w:val="3E2B9E36558C4A15BFBDA1E3B80B80C9"/>
+          </w:placeholder>
+          <w:dropDownList>
+            <w:listItem w:value="Scegliere un elemento."/>
+            <w:listItem w:displayText="via" w:value="via"/>
+            <w:listItem w:displayText="piazza" w:value="piazza"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>via</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1159194845"/>
+          <w:placeholder>
+            <w:docPart w:val="088A9E8E59D14758BFA120615C4D3420"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n. </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1103614753"/>
+          <w:placeholder>
+            <w:docPart w:val="55A839C73321434A85DF096610A62729"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iscrizione al Registro imprese della C.C.I.A.A. della provincia di </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1666593045"/>
+          <w:placeholder>
+            <w:docPart w:val="2007A35A9FF447CBB02CB09BAD6D3375"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n. iscrizione </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1895345953"/>
+          <w:placeholder>
+            <w:docPart w:val="228152E4508247A1A91C7CB2699DBA6D"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n. REA </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1193455442"/>
+          <w:placeholder>
+            <w:docPart w:val="E0DEEC7030E34CB680D0C8E28ADB5BDB"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sezione </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-918866783"/>
+          <w:placeholder>
+            <w:docPart w:val="C0390C8AB00B40CAB44B6E00F2102670"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> codice attività </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1224519710"/>
+          <w:placeholder>
+            <w:docPart w:val="8AC695DD802C4080B2A109652CF0540F"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> descrizione </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1335188797"/>
+          <w:placeholder>
+            <w:docPart w:val="A724686F98D7411BABE545A6FEE8934A"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="000E154F" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A332CB" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F631D42" w14:textId="77777777" w:rsidR="0029327D" w:rsidRDefault="0029327D" w:rsidP="00C77964">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-284" w:type="dxa"/>
-[...5 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="262"/>
-[...39 lines deleted...]
-        <w:gridCol w:w="149"/>
+        <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000000">
-[...11 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidRDefault="001A661F">
+      <w:tr w:rsidR="0029327D" w14:paraId="50F89D5F" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BF62DCF" w14:textId="77777777" w:rsidR="0029327D" w:rsidRDefault="0029327D" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:t>consapevole delle sanzioni penali previste all'art. 76 del DPR 445/2000 e successive integrazioni in caso di dichiarazioni mendaci, forma e uso di atti falsi, nonché della decadenza dai benefici previsti dall'art. 75 del medesimo DPR;</w:t>
+              <w:t>OPERATORE AGRITURISTICO (se diverso dal rappresentante legale)</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...40 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="1498CE6D" w14:textId="77777777" w:rsidR="0029327D" w:rsidRDefault="0029327D" w:rsidP="003D4697">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t>DICHIARA</w:t>
+              <w:t xml:space="preserve">cognome </w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1572933516"/>
+                <w:placeholder>
+                  <w:docPart w:val="9F54CE4FE16147378FEDEE705C9F602C"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t>ai sensi e per gli effetti degli artt. 46 e 47 del DPR n. 445/2000 e sotto la propria personale responsabilità:</w:t>
+              <w:t xml:space="preserve"> nome </w:t>
             </w:r>
-          </w:p>
-[...21 lines deleted...]
-            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1852830691"/>
+                <w:placeholder>
+                  <w:docPart w:val="5CA165CC8DC643FF8AE210FFA6866BA6"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t>-</w:t>
+              <w:t xml:space="preserve"> sesso </w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidRDefault="001A661F">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="426852574"/>
+                <w:placeholder>
+                  <w:docPart w:val="2C4C7CDA1374494F8056245B4B8A8695"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:dropDownList>
+                  <w:listItem w:value="Scegliere un elemento."/>
+                  <w:listItem w:displayText="femmina" w:value="femmina"/>
+                  <w:listItem w:displayText="maschio" w:value="maschio"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t>di aver preso visione e di essere a conoscenza di quanto previsto dalla L.R. n. 4/2009 e dalla Deliberazione della Giunta regi</w:t>
+              <w:t xml:space="preserve"> data di nascita </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1057055437"/>
+                <w:placeholder>
+                  <w:docPart w:val="866A96E6FAFD4F3A87336F2C36B2240E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="dd/MM/yyyy"/>
+                  <w:lid w:val="it-IT"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> Luogo di nascita </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-939292503"/>
+                <w:placeholder>
+                  <w:docPart w:val="181921CB21C74CA480EFE5392EAB6F88"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> provincia </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-              <w:t>onale n. _______</w:t>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>___________</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">  residente in </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1211998710"/>
+                <w:placeholder>
+                  <w:docPart w:val="6D2FD637E38142149F2465C8BB681A40"/>
+                </w:placeholder>
+                <w:dropDownList>
+                  <w:listItem w:value="Scegliere un elemento."/>
+                  <w:listItem w:displayText="via" w:value="via"/>
+                  <w:listItem w:displayText="piazza" w:value="piazza"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:t>via</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1546632891"/>
+                <w:placeholder>
+                  <w:docPart w:val="87426E8F8D484F82B6F74C04CA289318"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> n. </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="441194321"/>
+                <w:placeholder>
+                  <w:docPart w:val="159AFE00D5B549BD95504010EC2870C9"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> comune </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-606656981"/>
+                <w:placeholder>
+                  <w:docPart w:val="6D2A68AEAF4F4080A29305090C448E1E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> codice ISTAT </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1728832841"/>
+                <w:placeholder>
+                  <w:docPart w:val="BD86CE626D62414483B6E4A8AB4E716D"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> provincia </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1523934842"/>
+                <w:placeholder>
+                  <w:docPart w:val="E34C7AA2482C49BE971288ED52EC5E45"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:rPr>
-[...5 lines deleted...]
-              <w:t>del___________relativa</w:t>
+              <w:t>cap</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:rPr>
-[...120 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="-722606154"/>
+                <w:placeholder>
+                  <w:docPart w:val="67E7B3A341F64971A3333E9BC9FF3AD7"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00783AA5">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...541 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="609F0E68" w14:textId="6A95EC58" w:rsidR="003D4697" w:rsidRDefault="003D4697" w:rsidP="003D4697">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0029327D" w14:paraId="3D6DF90E" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A24BC9A" w14:textId="77777777" w:rsidR="0029327D" w:rsidRDefault="0029327D" w:rsidP="00C77964">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CBA2D6F" w14:textId="3D9A0E56" w:rsidR="0029327D" w:rsidRDefault="0029327D" w:rsidP="00C77964">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0029327D" w14:paraId="598CCE38" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DD043B" w14:textId="77777777" w:rsidR="0029327D" w:rsidRDefault="0029327D" w:rsidP="0029327D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>l'abilitazione allo svolgimento dell'attività agrituristica;</w:t>
+              <w:t>CORSO DI FORMAZIONE FREQUENTATO DALL’OPERATORE</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...17 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="51F83E99" w14:textId="560525E9" w:rsidR="0029327D" w:rsidRDefault="0029327D" w:rsidP="0029327D">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>2)</w:t>
+              <w:t xml:space="preserve">Approvazione Ente </w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidRDefault="001A661F">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-737708316"/>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CF30BA">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve"> del </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1670604735"/>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="dd/MM/yyyy"/>
+                  <w:lid w:val="it-IT"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CF30BA">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>il  certificato</w:t>
+            <w:r w:rsidR="003D4697">
+              <w:t>Del./</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> attestante il rapporto di connessione tra attività agriturist</w:t>
+            <w:r w:rsidR="003D4697">
+              <w:t>Det. n.</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>ica e attività agricola, per svolgere le attività sotto elencate:</w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1060628675"/>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CF30BA">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> ente di formazione organizzatore </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1732681455"/>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CF30BA">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> ore corso </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="713624673"/>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CF30BA">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:t xml:space="preserve"> ore frequentate </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-396741688"/>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00CF30BA">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="3EF86022" w14:textId="77777777" w:rsidR="0029327D" w:rsidRDefault="0029327D" w:rsidP="00C77964">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
+    </w:tbl>
+    <w:p w14:paraId="6613AEDD" w14:textId="15FC2CFC" w:rsidR="00A332CB" w:rsidRPr="00346608" w:rsidRDefault="00243872">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>consapevole delle sanzioni penali previste all'art. 76 del DPR 445/2000 e successive integrazioni in caso di dichiarazioni mendaci, forma e uso di atti falsi, nonché della decadenza dai benefici previsti dall'art. 75 del medesimo D</w:t>
+      </w:r>
+      <w:r w:rsidR="00F879E0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00F879E0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00F879E0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2A15EB" w14:textId="668AE8E1" w:rsidR="0011183E" w:rsidRPr="00346608" w:rsidRDefault="0011183E" w:rsidP="0011183E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>DICHIARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7067DB7B" w14:textId="5035381C" w:rsidR="0011183E" w:rsidRPr="00346608" w:rsidRDefault="0011183E" w:rsidP="0011183E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ai sensi e per gli effetti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>degli</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artt. 46 e 47 del DPR n. 445/2000 e sotto la propria personale responsabilità:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00456D9A" w14:textId="51E66397" w:rsidR="0011183E" w:rsidRPr="00346608" w:rsidRDefault="00977DEC" w:rsidP="0029327D">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029327D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aver preso visione e di essere a conoscenza di quanto previsto dalla L.R. n. 4/2009 e dalla Deliberazione della Giunta regionale n. 987dell’11 luglio 2011 relativa alle disposizioni attuative della legge stessa;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B590387" w14:textId="1F2216AE" w:rsidR="00977DEC" w:rsidRPr="00346608" w:rsidRDefault="00977DEC" w:rsidP="0029327D">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di essere iscritto/a nell’anagrafe delle aziende agricole della Regione Emilia-Romagna; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB3F2B2" w14:textId="0D883EF5" w:rsidR="00977DEC" w:rsidRPr="00346608" w:rsidRDefault="00977DEC" w:rsidP="0029327D">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di non aver riportato nell'ultimo triennio, con sentenza passata in giudicato, condanna per uno dei delitti previsti dagli art. 442, 444, 513, 515 e 517 del Codice </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4697">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>enale, o per uno dei delitti in materia di igiene e di sanità o di frode nella preparazione degli alimenti previsti da leggi speciali</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ovvero</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4697">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>di aver ottenuto la riabilitazione</w:t>
+      </w:r>
+      <w:r w:rsidR="0029327D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3097BC1A" w14:textId="0183A711" w:rsidR="00977DEC" w:rsidRPr="0029327D" w:rsidRDefault="00977DEC" w:rsidP="0029327D">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029327D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>di non essere sottoposto a misure di prevenzione ai sensi della legge 27/12/1956 n. 1423 e successive modificazioni, o di essere stato dichiarato "delinquente abituale";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17202962" w14:textId="23DD3DBF" w:rsidR="00977DEC" w:rsidRPr="00346608" w:rsidRDefault="00000000" w:rsidP="0011183E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1786800545"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00977DEC" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00977DEC" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di non essere a diretta conoscenza che le suddette condanne, procedimenti, misure di prevenzione riguardino soci o comproprietari dell’Azienda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D06CA00" w14:textId="28E729A6" w:rsidR="00977DEC" w:rsidRPr="00346608" w:rsidRDefault="00000000" w:rsidP="00977DEC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-285355292"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00977DEC" w:rsidRPr="00346608">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00977DEC" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di non essere a diretta conoscenza, nell'ipotesi di società di capitali o cooperative in cui l'attestato di frequenza sia intestato ad un dipendente, che le suddette condanne, procedimenti, misure di prevenzione riguardino il dipendente stesso;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCA2893" w14:textId="690CF315" w:rsidR="00977DEC" w:rsidRPr="00346608" w:rsidRDefault="00977DEC" w:rsidP="00627E90">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>CHIEDE</w:t>
+      </w:r>
+      <w:r w:rsidR="00627E90">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DI AGGIORNARE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E7521A" w14:textId="773A9413" w:rsidR="00977DEC" w:rsidRPr="00346608" w:rsidRDefault="0029327D" w:rsidP="005360A3">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00627E90">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>’Abilitazione</w:t>
+      </w:r>
+      <w:r w:rsidR="00977DEC" w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allo svolgimento dell'attività agrituristica;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673FEC19" w14:textId="448A821E" w:rsidR="00977DEC" w:rsidRPr="00346608" w:rsidRDefault="00977DEC" w:rsidP="005360A3">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">il certificato attestante il rapporto di connessione tra attività agrituristica e attività agricola, per svolgere le attività </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sotto elencate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="9646" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="409"/>
+        <w:gridCol w:w="1854"/>
+        <w:gridCol w:w="765"/>
+        <w:gridCol w:w="1739"/>
+        <w:gridCol w:w="764"/>
+        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="1359"/>
+        <w:gridCol w:w="864"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="876"/>
+        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="756"/>
+        <w:gridCol w:w="8"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F426A2" w:rsidRPr="00346608" w14:paraId="54C94B4C" w14:textId="77777777" w:rsidTr="003D4697">
         <w:trPr>
-          <w:trHeight w:val="272"/>
+          <w:trHeight w:val="496"/>
         </w:trPr>
-        <w:tc>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="2088032512"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="410" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="145D4E57" w14:textId="1912569A" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="001A661F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5A932E81" w14:textId="2AF5550D" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Alloggio in camere</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6BEEF7" w14:textId="0FC6A487" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1740" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56BB6D58" w14:textId="2A596895" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>n.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="758" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:id w:val="-1857957511"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="6F5EAD38" w14:textId="1B19D22F" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E283EE6" w14:textId="29BF04E9" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0901B348" w14:textId="72627466" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>di cui:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="872" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21478DB3" w14:textId="77777777" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5113DCE0" w14:textId="77777777" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="020D56D8" w14:textId="2D04AB29" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F426A2" w:rsidRPr="00346608" w14:paraId="21B43B9C" w14:textId="77777777" w:rsidTr="003D4697">
+        <w:trPr>
+          <w:trHeight w:val="715"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="495A909B" w14:textId="4164715A" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="326A6DAA" w14:textId="7CB1F1AA" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>n. camere</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:id w:val="2053415567"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="37FDE70E" w14:textId="30A82223" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1740" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2295C4D3" w14:textId="5B7134EE" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n. </w:t>
+            </w:r>
+            <w:r w:rsidR="003D4697">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>mini</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>alloggi</w:t>
+            </w:r>
+            <w:r w:rsidR="003D4697">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-alloggi </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003D4697">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>indipend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003D4697">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="758" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:id w:val="-1622910482"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="66ACAA17" w14:textId="3740E51F" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09063396" w14:textId="77777777" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF5C54D" w14:textId="5744F053" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>n. posti letto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="872" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:id w:val="-407227902"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="689F0392" w14:textId="1BF3D275" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3758E7C2" w14:textId="5A675A55" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>X 12 =</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:id w:val="1181389880"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="68BFD0A5" w14:textId="20FCF44F" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F426A2" w:rsidRPr="00346608" w14:paraId="6739DA25" w14:textId="77777777" w:rsidTr="003D4697">
+        <w:trPr>
+          <w:trHeight w:val="542"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-1948150764"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="410" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1A5F9835" w14:textId="092F7D2E" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5119" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="645F1168" w14:textId="32C6FCE3" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Agricampeggio, piazzole con luce, acqua, servizi igienici</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2BB7E5" w14:textId="77777777" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3AA25C" w14:textId="5A81E626" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>n. piazzole</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="872" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:id w:val="743833135"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="0A7378EB" w14:textId="1C662874" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF28C84" w14:textId="4763CAC9" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>X 8 =</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:id w:val="-51234369"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="16055FD3" w14:textId="037018F2" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F426A2" w:rsidRPr="00346608" w14:paraId="3D19D285" w14:textId="77777777" w:rsidTr="003D4697">
+        <w:trPr>
+          <w:trHeight w:val="847"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-998345006"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="410" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5ED4F802" w14:textId="5E6EB9E8" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5119" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="419F0B6B" w14:textId="77777777" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Preparazione e somministrazione pasti e bevande</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37F4E919" w14:textId="0D85E349" w:rsidR="00F426A2" w:rsidRPr="003D4697" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="it-IT"/>
-[...100 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4697">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">(da realizzare nel limite massimo mensile di cui all' art. 6 commi 1 e </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D4697">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>2  della</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D4697">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Alloggio in camere n.</w:t>
+              <w:t xml:space="preserve"> L.R. 4/2009)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1506" w:type="dxa"/>
-[...4 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="236" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="001A661F">
-[...14 lines deleted...]
-              <w:t> </w:t>
+          <w:p w14:paraId="499F31B5" w14:textId="77777777" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B42CD7C" w14:textId="01894CC2" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>n. pasti anno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="251" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="872" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="001A661F">
-[...14 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:id w:val="-1651904871"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="4CD1FAFE" w14:textId="24FB10EC" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="001A661F">
-[...12 lines deleted...]
-              <w:t>di cui:</w:t>
+          <w:p w14:paraId="2E96C04F" w14:textId="1B051AF4" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/ 15 =</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3246" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="001A661F">
-[...7 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:id w:val="1610163481"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="685C6EF6" w14:textId="6C2DB16F" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
+      <w:tr w:rsidR="00F426A2" w:rsidRPr="00346608" w14:paraId="7FF8F34A" w14:textId="77777777" w:rsidTr="00F426A2">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="576"/>
         </w:trPr>
-        <w:tc>
-[...132 lines deleted...]
-            <w:tcW w:w="994" w:type="dxa"/>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-615904295"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="410" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="119D576B" w14:textId="6EDC5F5E" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5119" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3112 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2F60DD" w14:textId="38FAD21F" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Attività ricreative (tutte)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="287" w:type="dxa"/>
-[...69 lines deleted...]
-              <w:t>N. Giornate annue</w:t>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A3D295" w14:textId="77777777" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2232" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8E4216" w14:textId="63EB0705" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>n. giornate annue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="113" w:type="dxa"/>
-[...51 lines deleted...]
-            <w:tcW w:w="438" w:type="dxa"/>
+            <w:tcW w:w="885" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="288A4539" w14:textId="77777777" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:id w:val="1384454734"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="5B8E5FAA" w14:textId="2FB0B601" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F426A2" w:rsidRPr="00346608" w14:paraId="12E59EE6" w14:textId="77777777" w:rsidTr="00F426A2">
+        <w:trPr>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-1838600211"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="410" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6EFFDA86" w14:textId="7456092F" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5119" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...863 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="686F2769" w14:textId="1D6D3BC7" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Ippoturismo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="251" w:type="dxa"/>
-[...222 lines deleted...]
-              <w:t xml:space="preserve">N. Cavalli </w:t>
+            <w:tcW w:w="236" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B47D42B" w14:textId="77777777" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA5D0EF" w14:textId="77777777" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>n. cavalli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="228" w:type="dxa"/>
-[...40 lines deleted...]
-              <w:t> </w:t>
+            <w:tcW w:w="872" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:id w:val="-1088312072"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="5DA3341C" w14:textId="5826B23F" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="885" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="591302BE" w14:textId="2431AB5C" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>X 10 =</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="514" w:type="dxa"/>
-[...20 lines deleted...]
-              <w:t>x 10 =</w:t>
+            <w:tcW w:w="764" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:id w:val="38100635"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="495D146E" w14:textId="632442C8" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F426A2" w:rsidRPr="00346608" w14:paraId="43938819" w14:textId="77777777" w:rsidTr="00F426A2">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="574"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFCDF5D" w14:textId="77777777" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7579" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E5FC42" w14:textId="45652DA0" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Totale Giornate Agrituristiche relative alle Attività Esercitate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="885" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="001A661F">
-[...11 lines deleted...]
-            <w:tcW w:w="23" w:type="dxa"/>
+          <w:p w14:paraId="100B2986" w14:textId="77777777" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="764" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="001A661F">
-[...2088 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:id w:val="791936575"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="1744C057" w14:textId="3EE5F94C" w:rsidR="00F426A2" w:rsidRPr="00346608" w:rsidRDefault="00F426A2" w:rsidP="00F426A2">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001A661F">
+    <w:p w14:paraId="395E334C" w14:textId="77777777" w:rsidR="003D4697" w:rsidRPr="003D4697" w:rsidRDefault="003D4697" w:rsidP="003D4697">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DC247A7" w14:textId="1BA58EA6" w:rsidR="00C77964" w:rsidRPr="00346608" w:rsidRDefault="00C77964" w:rsidP="00C77964">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>L’iscrizione all’Elenco Provinciale Operatori Agrituristici.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BBBDF5" w14:textId="77777777" w:rsidR="001D78B6" w:rsidRDefault="001D78B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:tab/>
-[...21 lines deleted...]
-        <w:t>_________________</w:t>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001A661F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="42C6F929" w14:textId="39EE583C" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00346608">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Allega alla presente la documentazione prescritta dalle vigenti norme.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-289" w:type="dxa"/>
-[...5 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8758"/>
+        <w:gridCol w:w="1925"/>
+        <w:gridCol w:w="1925"/>
+        <w:gridCol w:w="1926"/>
+        <w:gridCol w:w="3296"/>
+        <w:gridCol w:w="556"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00000000">
+      <w:tr w:rsidR="00346608" w:rsidRPr="00346608" w14:paraId="498C2AA5" w14:textId="77777777" w:rsidTr="00346608">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1925" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3D93F2" w14:textId="507B406E" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00346608">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1925" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08618641" w14:textId="423935A2" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00346608">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20682F33" w14:textId="77777777" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00346608">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3296" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E78B39" w14:textId="1BAC4D7F" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00346608">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Il/la richiedente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="556" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D4DF6C" w14:textId="77777777" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00346608">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00346608" w:rsidRPr="00346608" w14:paraId="0294C2A5" w14:textId="77777777" w:rsidTr="00346608">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="642"/>
         </w:trPr>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="8758" w:type="dxa"/>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="1554585409"/>
+            <w:placeholder>
+              <w:docPart w:val="EEA8A2E91BC046E7BDCEF909014FE24A"/>
+            </w:placeholder>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1925" w:type="dxa"/>
+                <w:vAlign w:val="bottom"/>
+              </w:tcPr>
+              <w:p w14:paraId="1641ADB0" w14:textId="69E70E15" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00346608">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>_____________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1925" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B0F0C2" w14:textId="3DA1AEFE" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00346608">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lì </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="-1478523570"/>
+                <w:placeholder>
+                  <w:docPart w:val="A3A8011A213749ADAACB961F5541FE02"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>____________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1128AE" w14:textId="77777777" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00346608">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60526BC2" w14:textId="77777777" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00346608">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="556" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FCD56E" w14:textId="3AFBEFFC" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00346608">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="08A951D1" w14:textId="77777777" w:rsidR="00E51D8C" w:rsidRDefault="00E51D8C" w:rsidP="00346608">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48654385" w14:textId="3AF5F448" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00346608">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ai sensi dell’art. 38 del D.P.R. 445/2000 la sottoscrizione non è soggetta ad autenticazione: pertanto l’interessato può firmare e allegare la fotocopia fronte retro di un proprio documento d’identità.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="539A98C2" w14:textId="018D8E20" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00346608">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>DOCUMENTI DA ALLEGARE ALLA DOMANDA</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2A96">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633F6EB7" w14:textId="5BB9F2A5" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00AF2A96">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Scheda indirizzo produttivo aziendale (allegato 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13873F52" w14:textId="77777777" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00AF2A96">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Scheda strutture agrituristiche (allegato 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4694E24A" w14:textId="77777777" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00AF2A96">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Planimetria catastale con evidenziati i confini aziendali.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B9FEE2" w14:textId="77777777" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00AF2A96">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Piano colturale dettagliato per ogni singola particella catastale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7274014F" w14:textId="77777777" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00AF2A96">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Documentazione fotografica dell’azienda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67633267" w14:textId="77777777" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00AF2A96">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relazione tecnica che illustri la consistenza, l’organizzazione, l’indirizzo produttivo, il volume di giornate richieste dall’azienda agricola, le attività agrituristiche da intraprendere e loro volume (presenze/anno, pasti/anno, tipologia ed entità delle attività ricreative, culturali e sportive previste), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ecc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB93155" w14:textId="77777777" w:rsidR="00E51D8C" w:rsidRDefault="00346608" w:rsidP="00346608">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Eventuale progetto di trasformazione dei locali.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E51D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E51D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E51D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E51D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF6431A" w14:textId="1F57FE08" w:rsidR="00346608" w:rsidRPr="00E51D8C" w:rsidRDefault="00346608" w:rsidP="00E51D8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51D8C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>LE SOCIETÀ DI CAPITALI E LE COOPERATIVE DOVRANNO INOLTRE PRODURRE:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0272F60D" w14:textId="77777777" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00AF2A96">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Copia libro soci e relativa dichiarazione di conformità all'originale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5609AC" w14:textId="77777777" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00AF2A96">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Verbale della delibera dell’Assemblea dei soci o del Consiglio di Amministrazione che autorizza l’attività agrituristica e nomina il preposto aziendale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7498C8EF" w14:textId="77777777" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00346608">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6258BE68" w14:textId="77777777" w:rsidR="00AF2A96" w:rsidRPr="00346608" w:rsidRDefault="00AF2A96" w:rsidP="00AF2A96">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTA BENE: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24617FC6" w14:textId="736521E5" w:rsidR="00346608" w:rsidRPr="00346608" w:rsidRDefault="00346608" w:rsidP="00346608">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00346608">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Nel caso in cui uno o più documenti richiesti siano già in possesso dell’Amministrazione il richiedente potrà ometterne la presentazione allegando in sostituzione una dichiarazione, a firma del legale rappresentante, in cui è fatto specifico riferimento alla/e domanda/e cui detti documenti risultano allegati.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67202BB2" w14:textId="77777777" w:rsidR="00C66E26" w:rsidRDefault="00C66E26" w:rsidP="00C66E26">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135CEA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INFORMATIVA SUL TRATTAMENTO DEI DATI PERSONALI (Art. 13 del Reg. UE n. 2016/679 del 27 aprile 2016) Il Reg. UE n. 2016/679 del 27 aprile 2016 stabilisce norme relative alla protezione delle persone fisiche con riguardo al trattamento dei dati personali. Pertanto, come previsto dall’art.13 del Regolamento, le informazioni sono reperibili al seguente link: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00135CEA">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>https://agricoltura.regione.emilia-romagna.it/agriturismo-e-multifunzionalita/agriturismo/moduli</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1B09C3BD" w14:textId="77777777" w:rsidR="0029327D" w:rsidRDefault="0029327D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200CA345" w14:textId="68A8491D" w:rsidR="00C77964" w:rsidRPr="00CE6580" w:rsidRDefault="00CE6580" w:rsidP="001703FF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6580">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ALLEGATO 1 SCHEDA INDIRIZZO PRODUTTIVO AZIENDALE</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="9693" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="1133"/>
+        <w:gridCol w:w="1531"/>
+        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="1295"/>
+        <w:gridCol w:w="1317"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CE6580" w:rsidRPr="00CE6580" w14:paraId="427F52F3" w14:textId="77777777" w:rsidTr="00850738">
+        <w:trPr>
+          <w:trHeight w:val="517"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9693" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACB40BC" w14:textId="3BD48D85" w:rsidR="00CE6580" w:rsidRPr="00CE6580" w:rsidRDefault="00CE6580" w:rsidP="00977DEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6580">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ragione sociale</w:t>
+            </w:r>
+            <w:r w:rsidR="00850738">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="884222110"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00850738">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>____________________________________________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="64FE3D20" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:trPr>
+          <w:trHeight w:val="127"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="299E0846" w14:textId="77777777" w:rsidR="00CE6580" w:rsidRPr="00CE6580" w:rsidRDefault="00CE6580" w:rsidP="00977DEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB030A9" w14:textId="77777777" w:rsidR="00CE6580" w:rsidRPr="00CE6580" w:rsidRDefault="00CE6580" w:rsidP="00977DEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="384784F5" w14:textId="77777777" w:rsidR="00CE6580" w:rsidRPr="00CE6580" w:rsidRDefault="00CE6580" w:rsidP="00977DEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC4825F" w14:textId="77777777" w:rsidR="00CE6580" w:rsidRPr="00CE6580" w:rsidRDefault="00CE6580" w:rsidP="00977DEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FCA4868" w14:textId="77777777" w:rsidR="00CE6580" w:rsidRPr="00CE6580" w:rsidRDefault="00CE6580" w:rsidP="00977DEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E48AC14" w14:textId="77777777" w:rsidR="00CE6580" w:rsidRPr="00CE6580" w:rsidRDefault="00CE6580" w:rsidP="00977DEC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="2BF8563B" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="087BE7DE" w14:textId="23F613B7" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Superficie aziendale totale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="147AF110" w14:textId="7768609D" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-807924710"/>
+            <w:placeholder>
+              <w:docPart w:val="C3DC6D6309EF4474A1CA63373177A4D4"/>
+            </w:placeholder>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1531" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4B7EBC3E" w14:textId="0AAA680C" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+                <w:pPr>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>____________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="580870A9" w14:textId="68AA1684" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56D6F0F0" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EE61676" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="570B9AB0" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7110D319" w14:textId="325F1592" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Superficie in proprietà</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7F52BB" w14:textId="7A4F57F3" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="1356929144"/>
+            <w:placeholder>
+              <w:docPart w:val="DBFBC8E21B7F4DAFAE43C98A49FBC843"/>
+            </w:placeholder>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1531" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="08959219" w14:textId="65D32D1C" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+                <w:pPr>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>____________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D128B77" w14:textId="03780F48" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B7D51E2" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11BB3C79" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="3653B8CD" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="733A3CA2" w14:textId="04CB3D76" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Superficie in affitto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3505DE" w14:textId="50EDFB4A" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-1795200573"/>
+            <w:placeholder>
+              <w:docPart w:val="255148EADBAE4AB5A90CC272C832F8D5"/>
+            </w:placeholder>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1531" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="nil"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="392EE898" w14:textId="5F7C4961" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+                <w:pPr>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>____________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="579DEBFB" w14:textId="11DF93E9" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6072D113" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FCBBE63" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="435BAE3B" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E56C56" w14:textId="04018CEC" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Superficie agricola utilizzata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3079ED3E" w14:textId="54CE2305" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="910975096"/>
+            <w:placeholder>
+              <w:docPart w:val="7E6ED023C0AA402DB7C3FEA0FA74BDEC"/>
+            </w:placeholder>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1531" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="508F40BC" w14:textId="2FD80ACC" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+                <w:pPr>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>____________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B344A4" w14:textId="70F2A532" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="525D00F9" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54FB2F8A" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="5E28511B" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2099E80A" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="001703FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B679C9A" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRDefault="00DC6F37" w:rsidP="001703FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60EF9909" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRDefault="00DC6F37" w:rsidP="001703FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62CEC6FC" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="001703FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31B48DC9" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="001703FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76B0227F" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="001703FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="68D4E60C" w14:textId="77777777" w:rsidTr="001703FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9693" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F811F0" w14:textId="2AA47BA8" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>ATTIVITA’ AGRICOLA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001703FF" w:rsidRPr="00CE6580" w14:paraId="21E38DA9" w14:textId="77777777" w:rsidTr="001703FF">
+        <w:trPr>
+          <w:trHeight w:val="113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9693" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="108037A6" w14:textId="77777777" w:rsidR="001703FF" w:rsidRDefault="001703FF" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="79CD6A68" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidRDefault="001A661F">
+          <w:p w14:paraId="418BEC99" w14:textId="0D20C5D5" w:rsidR="00DC6F37" w:rsidRDefault="00DC6F37" w:rsidP="001703FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>Ai sensi dell’art. 38 del D.P.R. 445/2000 la sottoscrizione non è soggetta ad autenticazione: pertanto l’interessato può firmare e allegare l</w:t>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>colture</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30007CAE" w14:textId="2D56113B" w:rsidR="00DC6F37" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C153E83" w14:textId="7357DAE8" w:rsidR="00DC6F37" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Coeff.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC6F37">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Comma 3 art. 4 LR 4/2009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2612" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="749456A8" w14:textId="00431320" w:rsidR="00DC6F37" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Compilazione facoltativa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="7AF75ECF" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35955494" w14:textId="68046EEF" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDA8A8E" w14:textId="1238EFD9" w:rsidR="00DC6F37" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27024CCB" w14:textId="58975BDF" w:rsidR="00DC6F37" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Disagio operativo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E48CE1B" w14:textId="703F928E" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>tecniche prod</w:t>
+            </w:r>
+            <w:r w:rsidR="001D78B6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>uz.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>a fotocopia fronte retro di un proprio documento d’identità oppure firmare davanti al dipendente della Provincia di _____________ addetto alla ricezione della domanda.</w:t>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> biologica</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A17AAC9" w14:textId="2FE7F531" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">parametro </w:t>
+            </w:r>
+            <w:r w:rsidR="001703FF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidR="001D78B6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>iorni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/Ha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28FFDE14" w14:textId="72812B9C" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>giornate agricole</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00000000">
-[...23 lines deleted...]
-                <w:szCs w:val="18"/>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="4B162AA9" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B902D50" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75273119" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B938084" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B652A5" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="418D662C" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="689584D7" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="210EF42D" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0826133B" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37BC70A3" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5339EB84" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="700CF9AC" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD329B4" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF3BFBA" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="622B7FDE" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19420C3A" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DBDAC6" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E649F45" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="653EDC87" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="379F054E" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9B4824" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0029327D" w:rsidRPr="00CE6580" w14:paraId="5D835411" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F37D2E5" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA25D48" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE14E92" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="549038D0" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE0747B" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE16242" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="709712E8" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C2ED247" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B45B7AD" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA41F12" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F48CA5C" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4687F693" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="690B465B" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="16AA2817" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D765362" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6999D0" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="013E97C8" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5951979D" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A325893" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="687CCBFA" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="238D544D" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66535A63" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BF6567" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A1E74E" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3933485E" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6C1E5A" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D56B96" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="092957C6" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A0897A" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC6DB40" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD5D620" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F848C74" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0CF74F" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B78823D" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="13339DE2" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="465F741A" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F5F4AB" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B81B30" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F7DCD4" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DF6311" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E869E6" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w14:paraId="0C499BBC" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="286A6939" w14:textId="793E8B5D" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Totale S.A.U.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="15538641" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="001703FF" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40521739" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="618A8269" w14:textId="499A094B" w:rsidR="00DC6F37" w:rsidRPr="00CE6580" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Totale </w:t>
+            </w:r>
+            <w:r w:rsidR="001703FF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidR="001D78B6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>iornate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> agricole colture</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B9E9C3" w14:textId="77777777" w:rsidR="00DC6F37" w:rsidRPr="001703FF" w:rsidRDefault="00DC6F37" w:rsidP="00DC6F37">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001A661F">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    <w:p w14:paraId="290B73EE" w14:textId="61CFEC3B" w:rsidR="00977DEC" w:rsidRPr="001703FF" w:rsidRDefault="00977DEC" w:rsidP="001703FF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="9693" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="1133"/>
+        <w:gridCol w:w="1531"/>
+        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="1295"/>
+        <w:gridCol w:w="1317"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001703FF" w:rsidRPr="00CE6580" w14:paraId="6D088244" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F94BB6" w14:textId="2A3D5990" w:rsidR="001703FF" w:rsidRDefault="001703FF" w:rsidP="001703FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>allevamenti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46DA31C7" w14:textId="3D0861B0" w:rsidR="001703FF" w:rsidRDefault="001703FF" w:rsidP="001703FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>n. capi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3259" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB46829" w14:textId="77777777" w:rsidR="001703FF" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Coeff.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC6F37">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Comma 3 art. 4 LR 4/2009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2612" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="130CCC5B" w14:textId="77777777" w:rsidR="001703FF" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Compilazione facoltativa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001703FF" w:rsidRPr="00CE6580" w14:paraId="35F68ADE" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7A6848" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44FF7C7B" w14:textId="77777777" w:rsidR="001703FF" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18574AEF" w14:textId="77777777" w:rsidR="001703FF" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Disagio operativo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E27AE7" w14:textId="406602F0" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>tecniche prod</w:t>
+            </w:r>
+            <w:r w:rsidR="001D78B6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>uz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>. biologica</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7691E614" w14:textId="34B0A537" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>parametro g</w:t>
+            </w:r>
+            <w:r w:rsidR="001D78B6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>iorni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/capo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56347843" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>giornate agricole</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001703FF" w:rsidRPr="00CE6580" w14:paraId="32C15E00" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3A2909" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28451590" w14:textId="77777777" w:rsidR="001703FF" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D59003D" w14:textId="77777777" w:rsidR="001703FF" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6B1693" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="594DED54" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D9686E2" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001703FF" w:rsidRPr="00CE6580" w14:paraId="2F454F54" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3FEDEE" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1297ABB0" w14:textId="77777777" w:rsidR="001703FF" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA24BD0" w14:textId="77777777" w:rsidR="001703FF" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70435256" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61BA9D09" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F273C68" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001703FF" w:rsidRPr="00CE6580" w14:paraId="7EEB196D" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1101126D" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="712C88F5" w14:textId="77777777" w:rsidR="001703FF" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="548F0308" w14:textId="77777777" w:rsidR="001703FF" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7436A1" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E608778" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1839DD4A" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001703FF" w:rsidRPr="00CE6580" w14:paraId="408E21B5" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3B579F" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9D2D54" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E0BCB1" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B3AF97" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F63ECCC" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6780501C" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001703FF" w:rsidRPr="00CE6580" w14:paraId="2B0C4B8B" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44AC22F2" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC57E46" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="258A0D89" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C360CE6" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00999C04" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2002EB5E" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001703FF" w:rsidRPr="00CE6580" w14:paraId="3F6179EF" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5F2979" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C6CA52" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="634C6A94" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A191DA" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1295" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="226502C2" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1827868C" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00CE6580" w:rsidRDefault="001703FF" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D78B6" w:rsidRPr="00CE6580" w14:paraId="610D69A7" w14:textId="77777777" w:rsidTr="004C4406">
+        <w:trPr>
+          <w:trHeight w:val="107"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8376" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE399AA" w14:textId="5D7E023A" w:rsidR="001D78B6" w:rsidRPr="00CE6580" w:rsidRDefault="001D78B6" w:rsidP="001703FF">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Totale gg agricole allevamenti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="588AD4AA" w14:textId="77777777" w:rsidR="001D78B6" w:rsidRPr="001703FF" w:rsidRDefault="001D78B6" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="00A69045" w14:textId="77777777" w:rsidR="001703FF" w:rsidRPr="00AD0DE2" w:rsidRDefault="001703FF" w:rsidP="00AD0DE2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="9693" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2689"/>
+        <w:gridCol w:w="1133"/>
+        <w:gridCol w:w="1531"/>
+        <w:gridCol w:w="3023"/>
+        <w:gridCol w:w="1317"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w14:paraId="30DCECB1" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8376" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35203194" w14:textId="3D398D76" w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w:rsidRDefault="00AD0DE2" w:rsidP="00AD0DE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>altre attività</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1AC3F9" w14:textId="541ECF6D" w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w:rsidRDefault="00AD0DE2" w:rsidP="001703FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>giornate agricole</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w14:paraId="3FA0FACA" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8376" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB81918" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A77E32" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w14:paraId="252278A2" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8376" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="517CA1E7" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="355BFDC0" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w14:paraId="70EDEDF3" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8376" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2FA1E1" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D61EDD6" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w14:paraId="734B963E" w14:textId="77777777" w:rsidTr="00AD0DE2">
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8376" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19E2CDDB" w14:textId="7562C8DA" w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Totale gg agricole altre attività</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFFFAF7" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="001703FF" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w14:paraId="0953F821" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5468BFAB" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="518DF742" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="001703FF" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E538DA5" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="766DD7A4" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF6B393" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="001703FF" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w14:paraId="130F2552" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37B66955" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF3C65B" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="001703FF" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="020D8128" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B2084D1" w14:textId="4DDE4C43" w:rsidR="00AD0DE2" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>TOTALE GIORNATE AGRICOLE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="099422FE" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="001703FF" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w14:paraId="2B265B5F" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="240C9812" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1232BE63" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="001703FF" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FBE9942" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E0A42C9" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB0C946" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="001703FF" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w14:paraId="15DE2855" w14:textId="77777777" w:rsidTr="00AD0DE2">
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8376" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1720DA1F" w14:textId="092D9778" w:rsidR="00AD0DE2" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>TOTALE GIORNATE AGRITURISTICHE PER ATTIVITA’ RICHIESTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="625C9C1E" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="001703FF" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w14:paraId="14C0C34C" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F74637B" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1930C2" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="001703FF" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="347082D4" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="00CE6580" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3023" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B57DEB3" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1317" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="55075124" w14:textId="77777777" w:rsidR="00AD0DE2" w:rsidRPr="001703FF" w:rsidRDefault="00AD0DE2" w:rsidP="0029327D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1B1FA869" w14:textId="249ADD35" w:rsidR="00AC65D9" w:rsidRDefault="00AC65D9" w:rsidP="00AC65D9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6580">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="it-IT"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ALLEGATO </w:t>
+      </w:r>
       <w:r>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440">
-[...6 lines deleted...]
-        </w:object>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6580">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>STRUTTURE AGRITURISTICHE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001A661F">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0C03A6DE" w14:textId="77777777" w:rsidR="00EB461E" w:rsidRDefault="00EB461E" w:rsidP="008F5320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54944C4B" w14:textId="6FD2FB68" w:rsidR="00D465A9" w:rsidRPr="00EB461E" w:rsidRDefault="00D465A9" w:rsidP="008F5320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB461E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Azienda agrituristica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64250209" w14:textId="27A4E5AE" w:rsidR="00AC65D9" w:rsidRPr="00D465A9" w:rsidRDefault="00DB294B" w:rsidP="008F5320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00D465A9" w:rsidRPr="00D465A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>enominazione</w:t>
+      </w:r>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nome di fantasia) </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1085737412"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00D465A9" w:rsidRPr="00D465A9">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________________________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001A661F">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3140EC25" w14:textId="46F2A90D" w:rsidR="00D465A9" w:rsidRDefault="00D465A9" w:rsidP="008F5320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D465A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indirizzo </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-107820820"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00D465A9">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve">_______________________ </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00D465A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB461E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n. </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1298836689"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00EB461E">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EB461E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D465A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">località </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="330645792"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00D465A9">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>______________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D465A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cod. ISTAT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="2008085677"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00D465A9">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>__________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00D465A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comune </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-3294332"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00D465A9">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>______________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00D465A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D465A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D465A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1580286295"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00D465A9">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00D465A9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provincia </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1762341684"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00D465A9">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> altitudine m</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB461E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>s.l.m</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="509420033"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidRDefault="001A661F"/>
-[...4 lines deleted...]
-      <w:docGrid w:linePitch="600" w:charSpace="32768"/>
+    <w:p w14:paraId="46F4F8D2" w14:textId="58C91166" w:rsidR="00D465A9" w:rsidRDefault="00F24A80" w:rsidP="008F5320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">telefono </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="823236477"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>_________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fax </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1602258234"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>_______________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB461E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-238788565"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>_________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CE4A78" w14:textId="6E9CB711" w:rsidR="00C90E0D" w:rsidRDefault="00F24A80" w:rsidP="008F5320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk37317460"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fabbricato 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90E0D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> localizzazione</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90E0D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> catastale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D280BCD" w14:textId="01A08A19" w:rsidR="00C90E0D" w:rsidRDefault="00C90E0D" w:rsidP="008F5320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comune </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="539564123"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>_______________</w:t>
+          </w:r>
+          <w:r w:rsidR="0029327D">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sezione </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1363630822"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> foglio </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-255052513"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029327D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>part.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-672328594"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sub </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1431580462"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-171024753"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0F221516" w14:textId="16CE8D57" w:rsidR="00C90E0D" w:rsidRDefault="00C90E0D" w:rsidP="008F5320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fabbricato 2 – localizzazione catastale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298FA591" w14:textId="2F6FFAA3" w:rsidR="00C90E0D" w:rsidRDefault="00C90E0D" w:rsidP="008F5320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comune </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1893496295"/>
+          <w:placeholder>
+            <w:docPart w:val="D0B937CE4478490CB152B289BC2257E4"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>____________</w:t>
+          </w:r>
+          <w:r w:rsidR="0029327D">
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>__________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sezione </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="812531461"/>
+          <w:placeholder>
+            <w:docPart w:val="D0B937CE4478490CB152B289BC2257E4"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> foglio </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="29845663"/>
+          <w:placeholder>
+            <w:docPart w:val="D0B937CE4478490CB152B289BC2257E4"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029327D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>part.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-182291319"/>
+          <w:placeholder>
+            <w:docPart w:val="D0B937CE4478490CB152B289BC2257E4"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sub </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="64389960"/>
+          <w:placeholder>
+            <w:docPart w:val="D0B937CE4478490CB152B289BC2257E4"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1398747162"/>
+          <w:placeholder>
+            <w:docPart w:val="D0B937CE4478490CB152B289BC2257E4"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="38799260" w14:textId="5EBD554D" w:rsidR="00C90E0D" w:rsidRDefault="00C90E0D" w:rsidP="008F5320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fabbricato 3 – localizzazione catastale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9DE1CA" w14:textId="4975B2F6" w:rsidR="0029327D" w:rsidRDefault="0029327D" w:rsidP="0029327D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comune </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="1021595718"/>
+          <w:placeholder>
+            <w:docPart w:val="E7C86124EDDA4DBA9CFDCB9C78FB84DA"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>_________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sezione </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-186913562"/>
+          <w:placeholder>
+            <w:docPart w:val="E7C86124EDDA4DBA9CFDCB9C78FB84DA"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> foglio </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1301143590"/>
+          <w:placeholder>
+            <w:docPart w:val="E7C86124EDDA4DBA9CFDCB9C78FB84DA"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> part. </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="689340648"/>
+          <w:placeholder>
+            <w:docPart w:val="E7C86124EDDA4DBA9CFDCB9C78FB84DA"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sub </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1441133659"/>
+          <w:placeholder>
+            <w:docPart w:val="E7C86124EDDA4DBA9CFDCB9C78FB84DA"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-192534364"/>
+          <w:placeholder>
+            <w:docPart w:val="E7C86124EDDA4DBA9CFDCB9C78FB84DA"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="435F6028" w14:textId="77777777" w:rsidR="00DE700E" w:rsidRDefault="00DE700E" w:rsidP="0029327D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667C11CE" w14:textId="4DF4ADFB" w:rsidR="00C90E0D" w:rsidRDefault="0029327D" w:rsidP="0029327D">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk37317656"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="008F5320">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90E0D" w:rsidRPr="008F5320">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zona di particolare interesse agrituristico          sì </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1988004327"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00C90E0D" w:rsidRPr="008F5320">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C90E0D" w:rsidRPr="008F5320">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         no </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="234517614"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00C90E0D" w:rsidRPr="008F5320">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C90E0D" w:rsidRPr="008F5320">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, se sì:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73197CDC" w14:textId="47440DB2" w:rsidR="008F5320" w:rsidRDefault="008F5320" w:rsidP="008F5320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="9634" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4390"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="2698"/>
+        <w:gridCol w:w="1979"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008F5320" w14:paraId="4F286F48" w14:textId="77777777" w:rsidTr="00EB461E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4390" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7560E085" w14:textId="710CA7CD" w:rsidR="008F5320" w:rsidRPr="00102534" w:rsidRDefault="008F5320" w:rsidP="00102534">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="321"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00102534">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Parchi e riserve nazionali</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="1855073508"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:vAlign w:val="bottom"/>
+              </w:tcPr>
+              <w:p w14:paraId="251AD5D3" w14:textId="3860B8D2" w:rsidR="008F5320" w:rsidRDefault="008F5320" w:rsidP="008F5320">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1189CCD5" w14:textId="3CD158D7" w:rsidR="008F5320" w:rsidRDefault="00000000" w:rsidP="008F5320">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1697588476"/>
+                <w:placeholder>
+                  <w:docPart w:val="D40345A1592D4058984855B699EF6912"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008F5320" w:rsidRPr="00C90E0D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">indicare quale </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E83BE4D" w14:textId="237417D8" w:rsidR="008F5320" w:rsidRDefault="008F5320" w:rsidP="008F5320">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Fabbricato</w:t>
+            </w:r>
+            <w:r w:rsidR="0029327D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> n.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="803274095"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F5320" w14:paraId="0EB928D6" w14:textId="77777777" w:rsidTr="00102534">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4390" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D41F8CB" w14:textId="06814355" w:rsidR="008F5320" w:rsidRDefault="008F5320" w:rsidP="00102534">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="321"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F5320">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aree protette e siti </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C90E0D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>della Rete Natura 2000 di cui al Titolo III L.R. 6/2005 SIC e ZPS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="270751306"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5BD4AB77" w14:textId="07A82611" w:rsidR="008F5320" w:rsidRDefault="00EB461E" w:rsidP="008F5320">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C2CB73" w14:textId="77777777" w:rsidR="008F5320" w:rsidRDefault="008F5320" w:rsidP="008F5320">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3403BEBD" w14:textId="37C38C1E" w:rsidR="008F5320" w:rsidRDefault="008F5320" w:rsidP="008F5320">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Fabbricato</w:t>
+            </w:r>
+            <w:r w:rsidR="0029327D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> n. </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="2088727251"/>
+                <w:placeholder>
+                  <w:docPart w:val="EB11272C9A2646F3BEA7997CAB3EAEAC"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F5320" w14:paraId="4BFC22D2" w14:textId="77777777" w:rsidTr="00102534">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4390" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70605ADA" w14:textId="30E29E76" w:rsidR="008F5320" w:rsidRDefault="008F5320" w:rsidP="00102534">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="321"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C90E0D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Comunità Montane o Unione dei Comuni Montani o Comuni Montani</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-34581935"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="454ACDF1" w14:textId="25B727E5" w:rsidR="008F5320" w:rsidRDefault="008F5320" w:rsidP="008F5320">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EB461E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61CB8298" w14:textId="6B0F1619" w:rsidR="008F5320" w:rsidRDefault="00000000" w:rsidP="008F5320">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="932401802"/>
+                <w:placeholder>
+                  <w:docPart w:val="0131C662F9A74AE2B1A41C4DFB9FFDFE"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008F5320" w:rsidRPr="00C90E0D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">indicare quale </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="575DFE93" w14:textId="63E31BC9" w:rsidR="008F5320" w:rsidRDefault="008F5320" w:rsidP="008F5320">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Fabbricato</w:t>
+            </w:r>
+            <w:r w:rsidR="0029327D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> n. </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="628053529"/>
+                <w:placeholder>
+                  <w:docPart w:val="B7460FFAD9174D06A1DC2AFAFF88F1BE"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F5320" w14:paraId="64C2F443" w14:textId="77777777" w:rsidTr="00102534">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4390" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D0AED4" w14:textId="6BDBEC10" w:rsidR="008F5320" w:rsidRDefault="008F5320" w:rsidP="00102534">
+            <w:pPr>
+              <w:pStyle w:val="Paragrafoelenco"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="321"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C90E0D">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zone svantaggiate </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F5320">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>di cui alla Direttiva 75/268/CEE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-1299534785"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4E45F3D9" w14:textId="225A5184" w:rsidR="008F5320" w:rsidRDefault="008F5320" w:rsidP="008F5320">
+                <w:pPr>
+                  <w:spacing w:line="360" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EB461E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2698" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA8A78B" w14:textId="2ED157FC" w:rsidR="008F5320" w:rsidRDefault="00000000" w:rsidP="008F5320">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-2102248593"/>
+                <w:placeholder>
+                  <w:docPart w:val="7E81074F6D2B4C8888C383104E679A17"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008F5320" w:rsidRPr="00C90E0D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>indicare par. rif.to</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1979" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3065ED" w14:textId="102DCA5E" w:rsidR="008F5320" w:rsidRDefault="008F5320" w:rsidP="008F5320">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="18CE4FC4" w14:textId="77777777" w:rsidR="008F5320" w:rsidRPr="008F5320" w:rsidRDefault="008F5320" w:rsidP="008F5320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47978476" w14:textId="3F74C36E" w:rsidR="008F5320" w:rsidRDefault="008F5320" w:rsidP="00DE700E">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fattoria didattica       sì </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-472600746"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         no </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:id w:val="-1965722211"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="7D7A3351" w14:textId="00616EC0" w:rsidR="008F5320" w:rsidRDefault="008F5320" w:rsidP="008F5320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grigliatabella"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1925"/>
+        <w:gridCol w:w="1925"/>
+        <w:gridCol w:w="1926"/>
+        <w:gridCol w:w="3296"/>
+        <w:gridCol w:w="556"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008F5320" w:rsidRPr="00346608" w14:paraId="3D87C249" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1925" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="474680BE" w14:textId="77777777" w:rsidR="008F5320" w:rsidRPr="00346608" w:rsidRDefault="008F5320" w:rsidP="008F5320">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1925" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C5DA6D" w14:textId="77777777" w:rsidR="008F5320" w:rsidRPr="00346608" w:rsidRDefault="008F5320" w:rsidP="008F5320">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F598CE6" w14:textId="77777777" w:rsidR="008F5320" w:rsidRPr="00346608" w:rsidRDefault="008F5320" w:rsidP="008F5320">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3296" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="497F0C6D" w14:textId="77777777" w:rsidR="008F5320" w:rsidRPr="00346608" w:rsidRDefault="008F5320" w:rsidP="008F5320">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Il/la richiedente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="556" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0C8645" w14:textId="77777777" w:rsidR="008F5320" w:rsidRPr="00346608" w:rsidRDefault="008F5320" w:rsidP="008F5320">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F5320" w:rsidRPr="00346608" w14:paraId="18C591E7" w14:textId="77777777" w:rsidTr="0029327D">
+        <w:trPr>
+          <w:trHeight w:val="642"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:id w:val="-574348219"/>
+            <w:placeholder>
+              <w:docPart w:val="00AA4B8333BE4E08BCA8113EBDFF44DF"/>
+            </w:placeholder>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1925" w:type="dxa"/>
+                <w:vAlign w:val="bottom"/>
+              </w:tcPr>
+              <w:p w14:paraId="1C352D5C" w14:textId="77777777" w:rsidR="008F5320" w:rsidRPr="00346608" w:rsidRDefault="008F5320" w:rsidP="0029327D">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>_____________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1925" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F19D6CC" w14:textId="77777777" w:rsidR="008F5320" w:rsidRPr="00346608" w:rsidRDefault="008F5320" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00346608">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lì </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="-880079519"/>
+                <w:placeholder>
+                  <w:docPart w:val="023BD63D01634571B9FD195F1749CA29"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00346608">
+                  <w:rPr>
+                    <w:rFonts w:cstheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>____________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5228AC" w14:textId="77777777" w:rsidR="008F5320" w:rsidRPr="00346608" w:rsidRDefault="008F5320" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3296" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33EF4326" w14:textId="77777777" w:rsidR="008F5320" w:rsidRPr="00346608" w:rsidRDefault="008F5320" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="556" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CEFDB86" w14:textId="77777777" w:rsidR="008F5320" w:rsidRPr="00346608" w:rsidRDefault="008F5320" w:rsidP="0029327D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="34E27658" w14:textId="77777777" w:rsidR="008F5320" w:rsidRPr="008F5320" w:rsidRDefault="008F5320" w:rsidP="008F5320">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1664EA4B" w14:textId="77777777" w:rsidR="00C90E0D" w:rsidRDefault="00C90E0D" w:rsidP="00C90E0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76BC65E3" w14:textId="77777777" w:rsidR="00C90E0D" w:rsidRDefault="00C90E0D" w:rsidP="00C90E0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A4724DC" w14:textId="77777777" w:rsidR="00F24A80" w:rsidRPr="00D465A9" w:rsidRDefault="00F24A80" w:rsidP="00D465A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32270FC2" w14:textId="3718A843" w:rsidR="0011183E" w:rsidRPr="001D78B6" w:rsidRDefault="0011183E" w:rsidP="001D78B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0011183E" w:rsidRPr="001D78B6" w:rsidSect="001703FF">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...33 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000001"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="04392D69"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86A85F58"/>
+    <w:lvl w:ilvl="0" w:tplc="04100017">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="432" w:hanging="432"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="079E6834"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A5E4E52"/>
+    <w:lvl w:ilvl="0" w:tplc="C244529A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times New Roman" w:hint="default"/>
-[...2 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="576" w:hanging="576"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="100F4D67"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B6CA11EE"/>
+    <w:lvl w:ilvl="0" w:tplc="04100017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25B13646"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50EA9920"/>
+    <w:lvl w:ilvl="0" w:tplc="0410000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F25596E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58541546"/>
+    <w:lvl w:ilvl="0" w:tplc="04100005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="864" w:hanging="864"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="302532F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E2ED43E"/>
+    <w:lvl w:ilvl="0" w:tplc="2148426C">
+      <w:start w:val="14"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="516970F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="69E039D0"/>
+    <w:lvl w:ilvl="0" w:tplc="04100005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="543712C2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9296E748"/>
+    <w:lvl w:ilvl="0" w:tplc="EE6AEA84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BE66365"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8BEC99C"/>
+    <w:lvl w:ilvl="0" w:tplc="EE6AEA84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AA601BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33D60BE6"/>
+    <w:lvl w:ilvl="0" w:tplc="A760B668">
+      <w:start w:val="14"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="683047447">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1212420109">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1991056548">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1771654973">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1661620071">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1337419013">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2109150948">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1318530033">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2029988033">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1268390391">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
-  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...9 lines deleted...]
-  <w:noPunctuationKerning/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D5330F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D5330F"/>
+    <w:rsidRoot w:val="00122F59"/>
+    <w:rsid w:val="000E154F"/>
+    <w:rsid w:val="00102534"/>
+    <w:rsid w:val="0011183E"/>
+    <w:rsid w:val="00122F59"/>
+    <w:rsid w:val="00135CEA"/>
+    <w:rsid w:val="001703FF"/>
+    <w:rsid w:val="001D78B6"/>
+    <w:rsid w:val="00243872"/>
+    <w:rsid w:val="0029327D"/>
+    <w:rsid w:val="00346608"/>
+    <w:rsid w:val="003A3D37"/>
+    <w:rsid w:val="003C16AE"/>
+    <w:rsid w:val="003D4697"/>
+    <w:rsid w:val="0042687B"/>
+    <w:rsid w:val="00452FE1"/>
+    <w:rsid w:val="004F536C"/>
+    <w:rsid w:val="005360A3"/>
+    <w:rsid w:val="0058660D"/>
+    <w:rsid w:val="00627E90"/>
+    <w:rsid w:val="007073D9"/>
+    <w:rsid w:val="00715C5D"/>
+    <w:rsid w:val="007F4B16"/>
+    <w:rsid w:val="00850738"/>
+    <w:rsid w:val="0085712D"/>
+    <w:rsid w:val="008F5320"/>
+    <w:rsid w:val="008F53A3"/>
+    <w:rsid w:val="0094772F"/>
+    <w:rsid w:val="00977DEC"/>
+    <w:rsid w:val="00A128EC"/>
+    <w:rsid w:val="00A332CB"/>
+    <w:rsid w:val="00A354F1"/>
+    <w:rsid w:val="00A62840"/>
+    <w:rsid w:val="00A70A20"/>
+    <w:rsid w:val="00AC65D9"/>
+    <w:rsid w:val="00AD0DE2"/>
+    <w:rsid w:val="00AD5913"/>
+    <w:rsid w:val="00AF2A96"/>
+    <w:rsid w:val="00B22CD0"/>
+    <w:rsid w:val="00B36CC8"/>
+    <w:rsid w:val="00B9614D"/>
+    <w:rsid w:val="00BB5BAD"/>
+    <w:rsid w:val="00BB6100"/>
+    <w:rsid w:val="00C66E26"/>
+    <w:rsid w:val="00C77964"/>
+    <w:rsid w:val="00C90E0D"/>
+    <w:rsid w:val="00CE6580"/>
+    <w:rsid w:val="00D465A9"/>
+    <w:rsid w:val="00D72B0F"/>
+    <w:rsid w:val="00DB294B"/>
+    <w:rsid w:val="00DC6F37"/>
+    <w:rsid w:val="00DE700E"/>
+    <w:rsid w:val="00E22BC0"/>
+    <w:rsid w:val="00E51D8C"/>
+    <w:rsid w:val="00EB461E"/>
+    <w:rsid w:val="00ED5823"/>
+    <w:rsid w:val="00F24A80"/>
+    <w:rsid w:val="00F426A2"/>
+    <w:rsid w:val="00F44CBD"/>
+    <w:rsid w:val="00F879E0"/>
+    <w:rsid w:val="00F9051C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1777E148"/>
+  <w14:docId w14:val="3CA15D65"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{66DACA9B-47F3-443C-8E26-122D33633A14}"/>
+  <w15:docId w15:val="{424819E9-EEC2-430F-B6FB-0A491A254E0D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="373">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9051,1549 +11725,2883 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...118 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
-    <w:name w:val="WW8Num1z0"/>
+  <w:style w:type="table" w:styleId="Grigliatabella">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00122F59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Testosegnaposto">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C16AE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times New Roman" w:hint="default"/>
-      <w:color w:val="auto"/>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rimandocommento">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A332CB"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Testocommento">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="TestocommentoCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A332CB"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z1">
-    <w:name w:val="WW8Num1z1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestocommentoCarattere">
+    <w:name w:val="Testo commento Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Testocommento"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A332CB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...231 lines deleted...]
-      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times" w:hint="default"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z0">
-[...1043 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="Soggettocommento">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Testocommento"/>
+    <w:next w:val="Testocommento"/>
+    <w:link w:val="SoggettocommentoCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A332CB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contenutocornice">
-[...1 lines deleted...]
-    <w:basedOn w:val="Corpotesto"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SoggettocommentoCarattere">
+    <w:name w:val="Soggetto commento Carattere"/>
+    <w:basedOn w:val="TestocommentoCarattere"/>
+    <w:link w:val="Soggettocommento"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A332CB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Testofumetto">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="TestofumettoCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A332CB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestofumettoCarattere">
+    <w:name w:val="Testo fumetto Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Testofumetto"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A332CB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normale"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005360A3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C66E26"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document1.doc"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document3.doc"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document.doc"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document2.doc"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/agriturismo-e-multifunzionalita/agriturismo/moduli" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A18F277E-EDDC-4831-A8B6-1E3A450CE59A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001F1191" w:rsidRDefault="00DF6D15">
+          <w:r w:rsidRPr="00744E39">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+            </w:rPr>
+            <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="273F0506FC9E4288B9C12CF1E33EE104"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E54F1628-5474-419B-9FF3-27C749A0E16C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="273F0506FC9E4288B9C12CF1E33EE10414"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="392F71480C1E49C4BDAE679E231A3ACF"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{05778F37-1C8A-4F2F-A7EA-134D2744B236}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="392F71480C1E49C4BDAE679E231A3ACF13"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2D82E23951D848ABA592C30F1F493347"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9E579E0E-93A9-4E30-A028-228A5E7FD003}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="2D82E23951D848ABA592C30F1F49334713"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CFFD7C8EACFF4BB0BF95F4B0973F45A2"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{27B760F0-0F0D-4B21-9477-650C27E68940}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="CFFD7C8EACFF4BB0BF95F4B0973F45A213"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="26AFE16F022A49E6ADE76FBA2EE4C9B9"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A68BE1F0-6390-4269-9EDE-D6EA7AA4A04E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="26AFE16F022A49E6ADE76FBA2EE4C9B913"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="327785EFD7F64FF298A264E7B3F2E13F"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FBD0ECF0-939D-4389-B286-B1809181D8C9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="327785EFD7F64FF298A264E7B3F2E13F6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AD5913">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Scegliere un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="90144DE57CE943B5B0FD4D4322BA7324"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{055B6B9F-75F4-4082-B4EB-E200D52FEF8B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="90144DE57CE943B5B0FD4D4322BA732413"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="383D85A4CDC94139AF985DDEFDEF3528"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2215772D-57A2-49D4-8C97-A87356F520E7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="383D85A4CDC94139AF985DDEFDEF352813"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F7DA270942AE4F4D82089E377739F58E"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7C6B6292-4883-4DCE-A25E-9997FEE5A32C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="F7DA270942AE4F4D82089E377739F58E13"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BB1CEC0EBB7F47D690557AABCFD7A701"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{248B827B-C711-48C8-8B2F-107E9BC6214B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="BB1CEC0EBB7F47D690557AABCFD7A70113"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="400B473AE40A451DA0867BAF12548CC7"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5706192A-958D-4D6F-85B7-5F0BF3B29FBB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="400B473AE40A451DA0867BAF12548CC713"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="93D12D0F58FF4816B36FA836453CBC65"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D78707F4-3823-4BDF-BD9E-C1CE41424E9B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="93D12D0F58FF4816B36FA836453CBC6513"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D42C1B5F4AB845DC9D21E2DEE6714777"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A5639B80-39A0-4602-A54E-DD64A847C2F4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="D42C1B5F4AB845DC9D21E2DEE67147777"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AD5913">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Scegliere un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="033619BA1A174C18ADD0B35A042AB4C6"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9F292EF0-7E9E-4F00-8949-7B172219C877}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="033619BA1A174C18ADD0B35A042AB4C613"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0CF9DC929A1F4C32B8C686BDAF6245A8"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C1BC0211-8F7C-486A-AE91-2A4DECBD79C5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="0CF9DC929A1F4C32B8C686BDAF6245A813"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2771C93D4D984EC78245359FE170F186"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{81F5089F-66D1-4B03-90F8-CCE9E9DEDCD3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="2771C93D4D984EC78245359FE170F18613"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8226FA6EF514432892DD72C6A97287C1"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1B44F235-A237-4402-A73F-5D70CDF63238}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="8226FA6EF514432892DD72C6A97287C113"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E4AA0B2FFF20448EA103AAF1DECDD36B"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{22073A13-C663-4FBF-A3C3-3F65743E60DE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="E4AA0B2FFF20448EA103AAF1DECDD36B13"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4182BD77025A408884D7C15297C9E9B7"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8C3B4825-6318-4E11-AE6C-9133F7364C83}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="4182BD77025A408884D7C15297C9E9B73"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AD5913">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B8F705FCB473478D932168ACA444EE21"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FC2DFFDB-473B-49D2-8BC4-B248A73E9834}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="B8F705FCB473478D932168ACA444EE2113"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3E2B9E36558C4A15BFBDA1E3B80B80C9"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{01D8E7AC-8300-426E-97F1-E5835336DD59}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="3E2B9E36558C4A15BFBDA1E3B80B80C98"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00AD5913">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Scegliere un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="088A9E8E59D14758BFA120615C4D3420"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AD7674E6-0505-4699-ACB8-784F2EA5112C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="088A9E8E59D14758BFA120615C4D342013"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="55A839C73321434A85DF096610A62729"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{776D7CB2-2FFB-4849-9B92-5EB167B6E9FB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="55A839C73321434A85DF096610A6272913"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2007A35A9FF447CBB02CB09BAD6D3375"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A5AAF2D2-85A6-423C-9346-32597710E757}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="2007A35A9FF447CBB02CB09BAD6D337513"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="228152E4508247A1A91C7CB2699DBA6D"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1309CB37-37FB-4302-93B3-04996D169041}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="228152E4508247A1A91C7CB2699DBA6D13"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E0DEEC7030E34CB680D0C8E28ADB5BDB"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A220074D-BCD5-4AD9-BCF6-FDB3CBDE081C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="E0DEEC7030E34CB680D0C8E28ADB5BDB13"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C0390C8AB00B40CAB44B6E00F2102670"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EA105FD6-2FB9-4507-B654-054A75448247}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="C0390C8AB00B40CAB44B6E00F210267013"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8AC695DD802C4080B2A109652CF0540F"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2E62D4E4-98F2-49CE-A7FC-9EE65040F8A8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="8AC695DD802C4080B2A109652CF0540F13"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A724686F98D7411BABE545A6FEE8934A"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{51625228-0528-4DD2-9004-C238B4D74134}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="A724686F98D7411BABE545A6FEE8934A13"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EEA8A2E91BC046E7BDCEF909014FE24A"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F74F3D26-DE9E-4C98-92B6-E4A893ABE321}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="EEA8A2E91BC046E7BDCEF909014FE24A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00744E39">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+            </w:rPr>
+            <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A3A8011A213749ADAACB961F5541FE02"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{04D2AE33-A58A-4553-A06A-5E2E73C1644D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00470C16" w:rsidP="00470C16">
+          <w:pPr>
+            <w:pStyle w:val="A3A8011A213749ADAACB961F5541FE02"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00744E39">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+            </w:rPr>
+            <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C3DC6D6309EF4474A1CA63373177A4D4"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AE693316-F610-419C-8DB3-9CE10C7A0C23}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="C3DC6D6309EF4474A1CA63373177A4D4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00744E39">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+            </w:rPr>
+            <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DBFBC8E21B7F4DAFAE43C98A49FBC843"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{60DFB15C-36E3-4CB5-81B4-D1CAF09ED19B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="DBFBC8E21B7F4DAFAE43C98A49FBC843"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00744E39">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+            </w:rPr>
+            <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="255148EADBAE4AB5A90CC272C832F8D5"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8F8529F1-AEC0-4E82-B8AD-8A3803E845FE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="255148EADBAE4AB5A90CC272C832F8D5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00744E39">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+            </w:rPr>
+            <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7E6ED023C0AA402DB7C3FEA0FA74BDEC"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6AF671B5-7366-4377-8870-5FF9C58FD4D6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="7E6ED023C0AA402DB7C3FEA0FA74BDEC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00744E39">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+            </w:rPr>
+            <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D0B937CE4478490CB152B289BC2257E4"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B78842A0-4D56-4B88-9A48-0B7F7734AA6D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="D0B937CE4478490CB152B289BC2257E4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00744E39">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+            </w:rPr>
+            <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="00AA4B8333BE4E08BCA8113EBDFF44DF"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4C6F64E9-67A3-4003-A1E8-8605C3AC0F5E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="00AA4B8333BE4E08BCA8113EBDFF44DF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00744E39">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+            </w:rPr>
+            <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="023BD63D01634571B9FD195F1749CA29"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EA38F223-8C03-417C-8113-EC140B6D31BA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="023BD63D01634571B9FD195F1749CA29"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00744E39">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+            </w:rPr>
+            <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D40345A1592D4058984855B699EF6912"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{21A8603F-CA7A-4285-B6DC-4AC59BBF91C2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="D40345A1592D4058984855B699EF6912"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00744E39">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+            </w:rPr>
+            <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EB11272C9A2646F3BEA7997CAB3EAEAC"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FA10FDA3-A6CE-4D4A-A8EC-14B86FB050B8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="EB11272C9A2646F3BEA7997CAB3EAEAC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00744E39">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+            </w:rPr>
+            <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0131C662F9A74AE2B1A41C4DFB9FFDFE"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3AC33A6B-D3D4-4CBE-B902-8581F657D332}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="0131C662F9A74AE2B1A41C4DFB9FFDFE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00744E39">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+            </w:rPr>
+            <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B7460FFAD9174D06A1DC2AFAFF88F1BE"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D6C50B78-830E-4E64-974E-8152B8364C14}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="B7460FFAD9174D06A1DC2AFAFF88F1BE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00744E39">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+            </w:rPr>
+            <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7E81074F6D2B4C8888C383104E679A17"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{24A3DB10-FD4F-4C34-AC7F-09455B87763F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="7E81074F6D2B4C8888C383104E679A17"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00744E39">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+            </w:rPr>
+            <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9F54CE4FE16147378FEDEE705C9F602C"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{95536B3D-EA69-4763-B4FF-316A7A8E00F5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="9F54CE4FE16147378FEDEE705C9F602C"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5CA165CC8DC643FF8AE210FFA6866BA6"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4FB16B5D-779A-45EA-8D49-AB83FA9524CC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="5CA165CC8DC643FF8AE210FFA6866BA6"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2C4C7CDA1374494F8056245B4B8A8695"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D7A26DDC-24DA-48A3-BEDD-9F2C03640DEE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="2C4C7CDA1374494F8056245B4B8A8695"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="866A96E6FAFD4F3A87336F2C36B2240E"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D56309DE-1F5E-4C6B-8619-ED6755099A8D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="866A96E6FAFD4F3A87336F2C36B2240E"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="181921CB21C74CA480EFE5392EAB6F88"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3B7A2519-EBC5-456B-A05A-2093C790D8B2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="181921CB21C74CA480EFE5392EAB6F88"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6D2FD637E38142149F2465C8BB681A40"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B80DF0CA-2BC4-4027-8E9F-AD3C75069ABB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="6D2FD637E38142149F2465C8BB681A40"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="87426E8F8D484F82B6F74C04CA289318"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{870914F9-917E-42F5-AD5E-34B5634A4FAA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="87426E8F8D484F82B6F74C04CA289318"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="159AFE00D5B549BD95504010EC2870C9"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8B11C95A-F9FC-4052-BAB8-BDCA550EC723}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="159AFE00D5B549BD95504010EC2870C9"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6D2A68AEAF4F4080A29305090C448E1E"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7F458AC1-81E9-474F-BF24-BCDB525DE5F8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="6D2A68AEAF4F4080A29305090C448E1E"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BD86CE626D62414483B6E4A8AB4E716D"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{12AB8825-595A-4D2D-B2C6-EA0C11818C1E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="BD86CE626D62414483B6E4A8AB4E716D"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E34C7AA2482C49BE971288ED52EC5E45"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5C716B72-FF65-439B-BC23-31C0D35986F1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="E34C7AA2482C49BE971288ED52EC5E45"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="67E7B3A341F64971A3333E9BC9FF3AD7"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{51F28F4E-6484-4312-A3B7-623D6F2B0D8F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="67E7B3A341F64971A3333E9BC9FF3AD7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00744E39">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+            </w:rPr>
+            <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E7C86124EDDA4DBA9CFDCB9C78FB84DA"/>
+        <w:category>
+          <w:name w:val="Generale"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3E97D7CC-F55A-4932-86C7-35D080C0204D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00232932" w:rsidRDefault="00232932" w:rsidP="00232932">
+          <w:pPr>
+            <w:pStyle w:val="E7C86124EDDA4DBA9CFDCB9C78FB84DA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00744E39">
+            <w:rPr>
+              <w:rStyle w:val="Testosegnaposto"/>
+            </w:rPr>
+            <w:t>Fare clic o toccare qui per immettere il testo.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="283"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00DF6D15"/>
+    <w:rsid w:val="000B60A7"/>
+    <w:rsid w:val="001E51E9"/>
+    <w:rsid w:val="001F1191"/>
+    <w:rsid w:val="00211733"/>
+    <w:rsid w:val="00220D84"/>
+    <w:rsid w:val="00232932"/>
+    <w:rsid w:val="00246550"/>
+    <w:rsid w:val="00297E85"/>
+    <w:rsid w:val="00434623"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rsid w:val="006F05E8"/>
+    <w:rsid w:val="00DF6D15"/>
+    <w:rsid w:val="00E22BC0"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="it-IT"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Testosegnaposto">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00232932"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4182BD77025A408884D7C15297C9E9B73">
+    <w:name w:val="4182BD77025A408884D7C15297C9E9B73"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="327785EFD7F64FF298A264E7B3F2E13F6">
+    <w:name w:val="327785EFD7F64FF298A264E7B3F2E13F6"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D42C1B5F4AB845DC9D21E2DEE67147777">
+    <w:name w:val="D42C1B5F4AB845DC9D21E2DEE67147777"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E2B9E36558C4A15BFBDA1E3B80B80C98">
+    <w:name w:val="3E2B9E36558C4A15BFBDA1E3B80B80C98"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="273F0506FC9E4288B9C12CF1E33EE10414">
+    <w:name w:val="273F0506FC9E4288B9C12CF1E33EE10414"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="392F71480C1E49C4BDAE679E231A3ACF13">
+    <w:name w:val="392F71480C1E49C4BDAE679E231A3ACF13"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D82E23951D848ABA592C30F1F49334713">
+    <w:name w:val="2D82E23951D848ABA592C30F1F49334713"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CFFD7C8EACFF4BB0BF95F4B0973F45A213">
+    <w:name w:val="CFFD7C8EACFF4BB0BF95F4B0973F45A213"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="26AFE16F022A49E6ADE76FBA2EE4C9B913">
+    <w:name w:val="26AFE16F022A49E6ADE76FBA2EE4C9B913"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90144DE57CE943B5B0FD4D4322BA732413">
+    <w:name w:val="90144DE57CE943B5B0FD4D4322BA732413"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="383D85A4CDC94139AF985DDEFDEF352813">
+    <w:name w:val="383D85A4CDC94139AF985DDEFDEF352813"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F7DA270942AE4F4D82089E377739F58E13">
+    <w:name w:val="F7DA270942AE4F4D82089E377739F58E13"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BB1CEC0EBB7F47D690557AABCFD7A70113">
+    <w:name w:val="BB1CEC0EBB7F47D690557AABCFD7A70113"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="400B473AE40A451DA0867BAF12548CC713">
+    <w:name w:val="400B473AE40A451DA0867BAF12548CC713"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="93D12D0F58FF4816B36FA836453CBC6513">
+    <w:name w:val="93D12D0F58FF4816B36FA836453CBC6513"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="033619BA1A174C18ADD0B35A042AB4C613">
+    <w:name w:val="033619BA1A174C18ADD0B35A042AB4C613"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CF9DC929A1F4C32B8C686BDAF6245A813">
+    <w:name w:val="0CF9DC929A1F4C32B8C686BDAF6245A813"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2771C93D4D984EC78245359FE170F18613">
+    <w:name w:val="2771C93D4D984EC78245359FE170F18613"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8226FA6EF514432892DD72C6A97287C113">
+    <w:name w:val="8226FA6EF514432892DD72C6A97287C113"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4AA0B2FFF20448EA103AAF1DECDD36B13">
+    <w:name w:val="E4AA0B2FFF20448EA103AAF1DECDD36B13"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8F705FCB473478D932168ACA444EE2113">
+    <w:name w:val="B8F705FCB473478D932168ACA444EE2113"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="088A9E8E59D14758BFA120615C4D342013">
+    <w:name w:val="088A9E8E59D14758BFA120615C4D342013"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="55A839C73321434A85DF096610A6272913">
+    <w:name w:val="55A839C73321434A85DF096610A6272913"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2007A35A9FF447CBB02CB09BAD6D337513">
+    <w:name w:val="2007A35A9FF447CBB02CB09BAD6D337513"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="228152E4508247A1A91C7CB2699DBA6D13">
+    <w:name w:val="228152E4508247A1A91C7CB2699DBA6D13"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0DEEC7030E34CB680D0C8E28ADB5BDB13">
+    <w:name w:val="E0DEEC7030E34CB680D0C8E28ADB5BDB13"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C0390C8AB00B40CAB44B6E00F210267013">
+    <w:name w:val="C0390C8AB00B40CAB44B6E00F210267013"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8AC695DD802C4080B2A109652CF0540F13">
+    <w:name w:val="8AC695DD802C4080B2A109652CF0540F13"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A724686F98D7411BABE545A6FEE8934A13">
+    <w:name w:val="A724686F98D7411BABE545A6FEE8934A13"/>
+    <w:rsid w:val="00470C16"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEA8A2E91BC046E7BDCEF909014FE24A">
+    <w:name w:val="EEA8A2E91BC046E7BDCEF909014FE24A"/>
+    <w:rsid w:val="00470C16"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3A8011A213749ADAACB961F5541FE02">
+    <w:name w:val="A3A8011A213749ADAACB961F5541FE02"/>
+    <w:rsid w:val="00470C16"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C3DC6D6309EF4474A1CA63373177A4D4">
+    <w:name w:val="C3DC6D6309EF4474A1CA63373177A4D4"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DBFBC8E21B7F4DAFAE43C98A49FBC843">
+    <w:name w:val="DBFBC8E21B7F4DAFAE43C98A49FBC843"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="255148EADBAE4AB5A90CC272C832F8D5">
+    <w:name w:val="255148EADBAE4AB5A90CC272C832F8D5"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7E6ED023C0AA402DB7C3FEA0FA74BDEC">
+    <w:name w:val="7E6ED023C0AA402DB7C3FEA0FA74BDEC"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0B937CE4478490CB152B289BC2257E4">
+    <w:name w:val="D0B937CE4478490CB152B289BC2257E4"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="00AA4B8333BE4E08BCA8113EBDFF44DF">
+    <w:name w:val="00AA4B8333BE4E08BCA8113EBDFF44DF"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="023BD63D01634571B9FD195F1749CA29">
+    <w:name w:val="023BD63D01634571B9FD195F1749CA29"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D40345A1592D4058984855B699EF6912">
+    <w:name w:val="D40345A1592D4058984855B699EF6912"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EB11272C9A2646F3BEA7997CAB3EAEAC">
+    <w:name w:val="EB11272C9A2646F3BEA7997CAB3EAEAC"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0131C662F9A74AE2B1A41C4DFB9FFDFE">
+    <w:name w:val="0131C662F9A74AE2B1A41C4DFB9FFDFE"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B7460FFAD9174D06A1DC2AFAFF88F1BE">
+    <w:name w:val="B7460FFAD9174D06A1DC2AFAFF88F1BE"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7E81074F6D2B4C8888C383104E679A17">
+    <w:name w:val="7E81074F6D2B4C8888C383104E679A17"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F54CE4FE16147378FEDEE705C9F602C">
+    <w:name w:val="9F54CE4FE16147378FEDEE705C9F602C"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5CA165CC8DC643FF8AE210FFA6866BA6">
+    <w:name w:val="5CA165CC8DC643FF8AE210FFA6866BA6"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C4C7CDA1374494F8056245B4B8A8695">
+    <w:name w:val="2C4C7CDA1374494F8056245B4B8A8695"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="866A96E6FAFD4F3A87336F2C36B2240E">
+    <w:name w:val="866A96E6FAFD4F3A87336F2C36B2240E"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="181921CB21C74CA480EFE5392EAB6F88">
+    <w:name w:val="181921CB21C74CA480EFE5392EAB6F88"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6D2FD637E38142149F2465C8BB681A40">
+    <w:name w:val="6D2FD637E38142149F2465C8BB681A40"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="87426E8F8D484F82B6F74C04CA289318">
+    <w:name w:val="87426E8F8D484F82B6F74C04CA289318"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="159AFE00D5B549BD95504010EC2870C9">
+    <w:name w:val="159AFE00D5B549BD95504010EC2870C9"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6D2A68AEAF4F4080A29305090C448E1E">
+    <w:name w:val="6D2A68AEAF4F4080A29305090C448E1E"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD86CE626D62414483B6E4A8AB4E716D">
+    <w:name w:val="BD86CE626D62414483B6E4A8AB4E716D"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E34C7AA2482C49BE971288ED52EC5E45">
+    <w:name w:val="E34C7AA2482C49BE971288ED52EC5E45"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="67E7B3A341F64971A3333E9BC9FF3AD7">
+    <w:name w:val="67E7B3A341F64971A3333E9BC9FF3AD7"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7C86124EDDA4DBA9CFDCB9C78FB84DA">
+    <w:name w:val="E7C86124EDDA4DBA9CFDCB9C78FB84DA"/>
+    <w:rsid w:val="00232932"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
@@ -10815,74 +14823,440 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100FF07D2BD061EDC4283B2B18A685A62B3" ma:contentTypeVersion="20" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="47199d7abbe3509a1cbf7e1907faf614">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b2be6f92-3e80-4d8b-9293-b123ef5cbcfd" xmlns:ns3="e872624d-4727-4a12-8c0e-4fb94d773923" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cb1a791d37019923bcceb2193d27c9ac" ns2:_="" ns3:_="">
+    <xsd:import namespace="b2be6f92-3e80-4d8b-9293-b123ef5cbcfd"/>
+    <xsd:import namespace="e872624d-4727-4a12-8c0e-4fb94d773923"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b2be6f92-3e80-4d8b-9293-b123ef5cbcfd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tag immagine" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4468606d-3e0e-4e7b-a815-ae4d792ab8ff" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e872624d-4727-4a12-8c0e-4fb94d773923" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Condiviso con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Condiviso con dettagli" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1f1e37fa-337b-44d5-bfdc-54c667814883}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e872624d-4727-4a12-8c0e-4fb94d773923">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo di contenuto"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titolo"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <MediaLengthInSeconds xmlns="b2be6f92-3e80-4d8b-9293-b123ef5cbcfd" xsi:nil="true"/>
+    <TaxCatchAll xmlns="e872624d-4727-4a12-8c0e-4fb94d773923" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b2be6f92-3e80-4d8b-9293-b123ef5cbcfd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D42B30-5A66-4E15-BCE2-9329FB802632}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b2be6f92-3e80-4d8b-9293-b123ef5cbcfd"/>
+    <ds:schemaRef ds:uri="e872624d-4727-4a12-8c0e-4fb94d773923"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{860ED9CA-FEB8-4420-B474-69D8DAEF27A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FE8CA82-E767-4795-8162-9B0BF2A7A7A8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b2be6f92-3e80-4d8b-9293-b123ef5cbcfd"/>
+    <ds:schemaRef ds:uri="e872624d-4727-4a12-8c0e-4fb94d773923"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{011E300F-D460-475F-AE02-8F9A479BE90C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>2742</Characters>
+  <Pages>5</Pages>
+  <Words>1376</Words>
+  <Characters>7847</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>1</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3216</CharactersWithSpaces>
+  <CharactersWithSpaces>9205</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>1</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>roverini_v</dc:creator>
+  <dc:creator>Zambelli Cinzia</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100FF07D2BD061EDC4283B2B18A685A62B3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>3925000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>