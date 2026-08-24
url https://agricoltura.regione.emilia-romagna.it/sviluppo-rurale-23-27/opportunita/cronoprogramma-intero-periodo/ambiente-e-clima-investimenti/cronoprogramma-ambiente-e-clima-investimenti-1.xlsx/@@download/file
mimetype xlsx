--- v0 (2026-05-10)
+++ v1 (2026-08-24)
@@ -1,189 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nacci_l\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B8DA3C9B-6CD7-4866-B99A-1409CDEBE19F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4E2844B-E6F1-4847-9460-481F26F95F5A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{1D74DBC2-FD23-427D-8AF6-FE1632B05200}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="23">
   <si>
     <t>Intervento</t>
   </si>
   <si>
     <t>SRD02 - a2) Investimenti non produttivi finalizzati alla riduzione di ammoniaca in atmosfera</t>
   </si>
   <si>
     <t>✅</t>
   </si>
   <si>
     <t>SRD02 - d) Investimenti per il benessere animale</t>
   </si>
   <si>
     <t>📝</t>
   </si>
   <si>
     <t>SRD04 - Investimenti non produttivi agricoli con finalità ambientale - Miglioramento qualità dell’acqua, fasce tampone</t>
   </si>
   <si>
     <t>SRD08 - Investimenti in infrastrutture con finalità ambientali - Viabilità forestale e silvo-pastorale</t>
   </si>
   <si>
     <t>SRD08 - Investimenti in infrastrutture con finalità ambientali - Infrastrutture irrigue</t>
   </si>
   <si>
     <t>SRD10 - 10.1) Impianto di imboschimento naturaliforme su superfici non agricole</t>
   </si>
   <si>
     <t>SRD11 - 11.1) Tutela dell’ambiente, adattamento al cambiamento climatico e conservazione del paesaggio</t>
   </si>
   <si>
     <t>SRD11 - 11.2) Miglioramento e realizzazione delle infrastrutture al servizio dell’uso multifunzionale del bosco </t>
   </si>
   <si>
     <t>SRD11 - 11.3) Elaborazione di Piani di gestione forestale e strumenti equivalenti</t>
   </si>
   <si>
     <t>SRD12 - 12.1) Prevenzione dei danni alle foreste</t>
   </si>
   <si>
     <t>SRD12 - 12.2) Ripristino del potenziale forestale danneggiato</t>
-  </si>
-[...4 lines deleted...]
-    <t>SRD15 - Ammodernamenti e miglioramenti </t>
   </si>
   <si>
     <t>Il dettaglio per trimestre, indicato con la lettera T, si riferisce ai bandi in uscita nell’anno in corso, mentre per le annualità successive è fornito un dettaglio annuale.</t>
   </si>
   <si>
     <t>Legenda:</t>
   </si>
   <si>
     <t>📝 bando programmato (simbolo carta e penna)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF00B050"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>✅</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> bando pubblicato (simbolo verificato)</t>
     </r>
   </si>
   <si>
     <t>Cronoprogramma Ambiente e clima Investimenti</t>
   </si>
   <si>
     <t>SRD04 - Investimenti non produttivi agricoli con finalità ambientale - Arrestare perdita biodiversità e preservare paesaggio rurale (PAF)</t>
   </si>
   <si>
-    <t>4°T</t>
-[...1 lines deleted...]
-  <si>
     <t>SRD04 - Investimenti non produttivi agricoli con finalità ambientale - Arrestare perdita biodiversità e preservare paesaggio rurale (danni da fauna)</t>
+  </si>
+  <si>
+    <t>SRD15 - Investimenti produttivi forestali - Azione 15.1 Interventi selvicolturali </t>
+  </si>
+  <si>
+    <t>SRD15 - Investimenti produttivi forestali - Azione 15.2 Ammodernamenti e miglioramenti </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF00B050"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
@@ -218,70 +210,76 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
@@ -577,329 +575,329 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd02-2013-azione-a2-investimenti-per-la-riduzione-di-gas-serra-e-ammoniaca" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/srd08-investimenti-infrastrutture-finalita-ambientali-infrastrutture-irrigue-e-di-bonifica" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd04-investimenti-non-produttivi-agricoli-con-finalita-ambientale-azione-2.2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd15-investimenti-produttivi-forestali" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd10-impianti-di-forestazione-imboschimento-di-terreni-non-agricoli" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd04-investimenti-non-produttivi-agricoli-con-finalita-ambientale-azione-1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd02-2013-azione-a2-investimenti-per-la-riduzione-di-gas-serra-e-ammoniaca" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd02-investimenti-produttivi-agricoli-ambiente-clima-benessere-animale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/8-srd04-investimenti-non-produttivi-agricoli-con-finalita-ambientale-arrestare-perdita-biodiversita-e-preservare-paesaggio-rurale-danni-da-fauna" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd02-2013-azione-a2-investimenti-per-la-riduzione-di-gas-serra-e-ammoniaca" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/srd08-investimenti-infrastrutture-finalita-ambientali-infrastrutture-irrigue-e-di-bonifica" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd04-investimenti-non-produttivi-agricoli-con-finalita-ambientale-azione-2.2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd15-investimenti-produttivi-forestali" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd10-impianti-di-forestazione-imboschimento-di-terreni-non-agricoli" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd04-investimenti-non-produttivi-agricoli-con-finalita-ambientale-azione-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srd15-investimenti-produttivi-forestali" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd02-2013-azione-a2-investimenti-per-la-riduzione-di-gas-serra-e-ammoniaca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srd-11-investimenti-non-produttivi-forestali" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd02-investimenti-produttivi-agricoli-ambiente-clima-benessere-animale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/8-srd04-investimenti-non-produttivi-agricoli-con-finalita-ambientale-arrestare-perdita-biodiversita-e-preservare-paesaggio-rurale-danni-da-fauna" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5737942-A76D-4A31-B130-A1B3038AAE2C}">
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:G23"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+    <sheetView tabSelected="1" topLeftCell="A20" workbookViewId="0">
+      <selection activeCell="A31" sqref="A31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="104.77734375" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="8.88671875" style="2"/>
+    <col min="1" max="1" width="104.77734375" style="1" customWidth="1"/>
+    <col min="2" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="3">
+        <v>2022</v>
+      </c>
+      <c r="C8" s="3">
+        <v>2023</v>
+      </c>
+      <c r="D8" s="3">
+        <v>2024</v>
+      </c>
+      <c r="E8" s="3">
+        <v>2025</v>
+      </c>
+      <c r="F8" s="3">
+        <v>2026</v>
+      </c>
+      <c r="G8" s="3">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="4"/>
+      <c r="E9" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F9" s="4"/>
+      <c r="G9" s="4"/>
+    </row>
+    <row r="10" spans="1:7" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="E10" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F10" s="4"/>
+      <c r="G10" s="4"/>
+    </row>
+    <row r="11" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="G11" s="4"/>
+    </row>
+    <row r="12" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F12" s="4"/>
+      <c r="G12" s="4"/>
+    </row>
+    <row r="13" spans="1:7" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
-    </row>
-[...71 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F13" s="4"/>
+      <c r="G13" s="4"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="G14" s="4"/>
+    </row>
+    <row r="15" spans="1:7" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E15" s="4"/>
+      <c r="F15" s="4"/>
+      <c r="G15" s="4"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4"/>
+    </row>
+    <row r="17" spans="1:7" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F18" s="4"/>
+      <c r="G18" s="4"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="4"/>
+      <c r="G19" s="4"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="G20" s="4"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="4"/>
+      <c r="F21" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="G21" s="4"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="5"/>
-[...82 lines deleted...]
-      <c r="E17" s="5" t="s">
+      <c r="B22" s="7"/>
+      <c r="C22" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4"/>
+      <c r="F22" s="4"/>
+      <c r="G22" s="4"/>
+    </row>
+    <row r="23" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A23" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="F17" s="5"/>
-[...81 lines deleted...]
-      <c r="A24" s="1"/>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="4"/>
+      <c r="F23" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="G23" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C16" r:id="rId1" display="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd10-impianti-di-forestazione-imboschimento-di-terreni-non-agricoli" xr:uid="{22D6EAA8-4C0B-4C14-9F22-D7A15EBF69B1}"/>
     <hyperlink ref="C22" r:id="rId2" display="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd15-investimenti-produttivi-forestali" xr:uid="{F4BD2AA5-9A51-4A68-9939-67A99E780B26}"/>
     <hyperlink ref="D15" r:id="rId3" xr:uid="{024A27C3-430E-4291-A01D-6F2059D5DBC0}"/>
     <hyperlink ref="E10" r:id="rId4" xr:uid="{FC7F0770-635E-4DA9-98DC-BD0C1BD92E55}"/>
     <hyperlink ref="C9" r:id="rId5" display="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd02-2013-azione-a2-investimenti-per-la-riduzione-di-gas-serra-e-ammoniaca" xr:uid="{B861BDC9-5B56-4253-8629-00AA6ACD9AE0}"/>
     <hyperlink ref="E11" r:id="rId6" xr:uid="{32757A8E-670A-4048-88DB-7DCE0FC03FA2}"/>
     <hyperlink ref="E12" r:id="rId7" xr:uid="{A9401FA5-CA42-4AC7-951F-56FEC4436236}"/>
     <hyperlink ref="E9" r:id="rId8" xr:uid="{FB9C7E0E-F993-4488-8BAA-860BF35C2BDD}"/>
     <hyperlink ref="E13" r:id="rId9" xr:uid="{4180B874-3ECF-47FC-85B9-E5E0D0EAAA34}"/>
+    <hyperlink ref="E17" r:id="rId10" xr:uid="{AEF80F3A-E080-4EC0-9B8D-7926D2D240DE}"/>
+    <hyperlink ref="F23" r:id="rId11" xr:uid="{0D3C9A1B-0BE7-44D7-8BBE-9D0AB52F8370}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId12"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Foglio1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>