--- v4 (2026-05-29)
+++ v5 (2026-10-13)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nacci_l\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{427238D9-7E02-4AC6-9687-DF192A25369D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5CE89266-1054-4522-A875-BA7D1BB1B335}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{1DD36131-1A73-42E9-9759-A2F0BA9F3267}"/>
   </bookViews>
   <sheets>
     <sheet name="Cronoprogramma totale" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Cronoprogramma totale'!$A$9:$G$79</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -840,59 +840,59 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra08-aca8-gestione-prati-e-pascoli-permanenti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/sra14-aca14-allevatori-custodi-agrobiodiversita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/sra26-aca26-ritiro-seminativi-dalla-produzione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srh01-erogazione-servizi-di-consulenza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/sra18-impegni-apicoltura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd03-investimenti-aziende-agricole-diversificazione-attivita-non-agricole-azione-e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/srg09-cooperazione-per-azioni-di-supporto-allinnovazione-e-servizi-rivolti-ai-settori-agricolo-forestale-e-agroalimentare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/sra25-tutela-delle-colture-arboree-a-valenza-ambientale-e-paesaggistica-2013-castagneti-da-frutto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/sra29-pagamento-al-fine-di-adottare-e-mantenere-pratiche-e-metodi-di-produzione-biologica" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025/srd03-investimenti-nelle-aziende-agricole-per-la-diversificazione-in-attivita-non-agricole-azione-d-trasformazione-prodotti-agricoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srb01-sostegno-zone-svantaggi-naturali-montagna-srb02-sostegno-zone-altri-svantaggi-naturali-significativi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srg10-promozione-dei-prodotti-di-qualita" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/sra26-aca26-ritiro-seminativi-dalla-produzione" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/bando-2026-giovani-agricoltori" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srg10-promozione-dei-prodotti-di-qualita" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srg01-sostegno-ai-gruppi-operativi-pei-agri" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srb01-sostegno-zone-svantaggi-naturali-montagna-srb02-sostegno-zone-altri-svantaggi-naturali-significativi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra13-aca13-impegni-specifici-per-la-riduzione-delle-emissioni-di-ammoniaca-di-origine-zootecnica-e-agricola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd02-2013-azione-a2-investimenti-per-la-riduzione-di-gas-serra-e-ammoniaca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra04-aca4-apporto-di-sostanza-organica-nei-suoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/sra25-tutela-delle-colture-arboree-a-valenza-ambientale-e-paesaggistica-2013-castagneti-da-frutto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd03-investimenti-aziende-agricole-diversificazione-attivita-non-agricole-azione-a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/avviso-pubblico-selezione-gruppi-azione-locale-e-strategie-sviluppo-locale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2024/srh02-formazione-dei-consulenti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/sra03-aca3-tecniche-lavorazione-ridotta-dei-suoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/sra18-impegni-apicoltura-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd06-azione-1-investimenti-prevenzione-gelate-primaverili-potenziale-produttivo-frutticolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd13-investimenti-per-la-trasformazione-e-commercializzazione-dei-prodotti-agricoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/sra10-aca10-gestione-attiva-infrastrutture-ecologiche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/8-srd04-investimenti-non-produttivi-agricoli-con-finalita-ambientale-arrestare-perdita-biodiversita-e-preservare-paesaggio-rurale-danni-da-fauna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srd-11-investimenti-non-produttivi-forestali" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd06-1-investimenti-prevenzione-danni-derivanti-calamita-naturali-eventi-avversi-tipo-biotico-psa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="SRD01%20&#8211;%20&#8220;Investimenti%20produttivi%20agricoli%20per%20la%20competitivit&#224;%20delle%20aziende%20agricole&#8221;%20-%20Sviluppo%20rurale%202023-2027%20-%20Agricoltura,%20caccia%20e%20pesca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srd01-investimenti-produttivi-agricoli-competitivita-aziende-agricole-frutteti-resilienti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra15-aca15-agricoltori-custodi-dell2019agrobiodiversita" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2023/bando-2023-giovani-agricoltori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra01-aca1-produzione-integrata" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/sra10-aca10-gestione-attiva-infrastrutture-ecologiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra19-aca19-riduzione-impiego-fitofarmaci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/intervento-sra28-aca28-sostegno-per-mantenimento-della-forestazione-imboschimento-e-sistemi-agroforestali-mantenimento-a-un-ulteriore-periodo-di-impegno-trasformazione-a-bosco-degli-impianti-di-arboricoltura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd10-impianti-di-forestazione-imboschimento-di-terreni-non-agricoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd09-investimenti-non-produttivi-nelle-aree-rurali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/srg08" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/sra26-aca26-ritiro-seminativi-dalla-produzione" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/bando-2025-giovani-agricoltori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd04-investimenti-non-produttivi-agricoli-con-finalita-ambientale-azione-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srh04-azioni-di-informazione" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/sra29-pagamento-al-fine-di-adottare-e-mantenere-pratiche-e-metodi-di-produzione-biologica" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/psr-2014-2020/bandi/bandi-2024/indennita-zone-montane-e-soggette-vincoli-naturali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/srd07-azione-7-infrastrutture-irrigue-extra-aziendali-aumento-netto-superficie-irrigata" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/sra03-aca3-tecniche-lavorazione-ridotta-dei-suoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srb01-sostegno-zone-svantaggi-nahttps:/agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srb01-sostegno-zone-svantaggi-naturali-montagna-srb02-sostegno-zone-altri-svantaggi-naturali-significativiturali-montagna-srb02-sostegno-zone-altri-svantaggi-naturali-significativi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srd03-investimenti-nelle-aziende-agricole-per-la-diversificazione-in-attivita-non-agricole-azione-b-agricoltura-sociale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/psr-2014-2020/bandi/bandi-2024/indennita-zone-montane-e-soggette-vincoli-naturali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra07-aca7-conversione-seminativi-a-prati-e-pascoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra14-aca14-allevatori-custodi-dell2019agrobiodiversita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra26-aca26-ritiro-seminativi-dalla-produzione" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd03-investimenti-aziende-agricole-diversificazione-attivita-non-agricole-azione-c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srg01-sostegno-ai-gruppi-operativi-pei-agri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/sra04-aca4-apporto-di-sostanza-organica-nei-suoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd01-investimenti-produttivi-agricoli-competitivita-aziende-agricole-frutteti-resilienti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd09-investimenti-non-produttivi-nelle-aree-rurali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/sra15-aca15-agricoltori-custodi-agrobiodiversita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srh03-formazione-imprenditori-agricoli-addetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025/srd03-investimenti-nelle-aziende-agricole-per-la-diversificazione-in-attivita-non-agricole-azione-b-agricoltura-sociale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srb01-sostegno-zone-svantaggi-naturali-montagna-srb02-sostegno-zone-altri-svantaggi-naturali-significativi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srh05-azioni-dimostrative-settore-agricolo-territori-rurali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/sra14-aca14-allevatori-custodi-agrobiodiversita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/bando-2026-giovani-agricoltori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srb01-sostegno-zone-svantaggi-naturali-montagna-srb02-sostegno-zone-altri-svantaggi-naturali-significativi" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2024/srd06-azione-1-investimenti-prevenzione-gelate-primaverili-potenziale-produttivo-frutticolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/sra-12-aca-12-colture-a-perdere-corridoi-ecologici-fasce-ecologiche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/sra22-aca22-impegni-specifici-risaie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra29-pagamento-al-fine-di-adottare-e-mantenere-pratiche-e-metodi-di-produzione-biologica" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2023/bando-2023-giovani-agricoltori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/intervento-sra28-aca28-sostegno-per-mantenimento-della-forestazione-imboschimento-e-sistemi-agroforestali-mantenimento-a-un-ulteriore-periodo-di-impegno-trasformazione-a-bosco-degli-impianti-di-arboricoltura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/bando-2025-giovani-agricoltori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra03-aca3-tecniche-lavorazione-ridotta-dei-suoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd15-investimenti-produttivi-forestali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/sra01-aca1-produzione-integrata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/srd08-investimenti-infrastrutture-finalita-ambientali-infrastrutture-irrigue-e-di-bonifica" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd02-investimenti-produttivi-agricoli-ambiente-clima-benessere-animale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd04-investimenti-non-produttivi-agricoli-con-finalita-ambientale-azione-2.2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/sra04-aca4-apporto-di-sostanza-organica-nei-suoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd02-2013-azione-a2-investimenti-per-la-riduzione-di-gas-serra-e-ammoniaca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srb01-sostegno-zone-svantaggi-natuhttps:/agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srb01-sostegno-zone-svantaggi-naturali-montagna-srb02-sostegno-zone-altri-svantaggi-naturali-significativirali-montagna-srb02-sostegno-zone-altri-svantaggi-naturali-significativi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srd03-investimenti-nelle-aziende-agricole-per-la-diversificazione-in-attivita-non-agricole-azione-d-trasformazione-prodotti-agricoli" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra08-aca8-gestione-prati-e-pascoli-permanenti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/sra14-aca14-allevatori-custodi-agrobiodiversita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/sra26-aca26-ritiro-seminativi-dalla-produzione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srh01-erogazione-servizi-di-consulenza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/sra18-impegni-apicoltura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd03-investimenti-aziende-agricole-diversificazione-attivita-non-agricole-azione-e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/srg09-cooperazione-per-azioni-di-supporto-allinnovazione-e-servizi-rivolti-ai-settori-agricolo-forestale-e-agroalimentare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/sra25-tutela-delle-colture-arboree-a-valenza-ambientale-e-paesaggistica-2013-castagneti-da-frutto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/sra29-pagamento-al-fine-di-adottare-e-mantenere-pratiche-e-metodi-di-produzione-biologica" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025/srd03-investimenti-nelle-aziende-agricole-per-la-diversificazione-in-attivita-non-agricole-azione-d-trasformazione-prodotti-agricoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srb01-sostegno-zone-svantaggi-naturali-montagna-srb02-sostegno-zone-altri-svantaggi-naturali-significativi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srg10-promozione-dei-prodotti-di-qualita" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/sra26-aca26-ritiro-seminativi-dalla-produzione" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/bando-2026-giovani-agricoltori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srg10-promozione-dei-prodotti-di-qualita" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srg01-sostegno-ai-gruppi-operativi-pei-agri" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srb01-sostegno-zone-svantaggi-naturali-montagna-srb02-sostegno-zone-altri-svantaggi-naturali-significativi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra13-aca13-impegni-specifici-per-la-riduzione-delle-emissioni-di-ammoniaca-di-origine-zootecnica-e-agricola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd02-2013-azione-a2-investimenti-per-la-riduzione-di-gas-serra-e-ammoniaca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra04-aca4-apporto-di-sostanza-organica-nei-suoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/sra25-tutela-delle-colture-arboree-a-valenza-ambientale-e-paesaggistica-2013-castagneti-da-frutto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd03-investimenti-aziende-agricole-diversificazione-attivita-non-agricole-azione-a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/avviso-pubblico-selezione-gruppi-azione-locale-e-strategie-sviluppo-locale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2024/srh02-formazione-dei-consulenti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/sra03-aca3-tecniche-lavorazione-ridotta-dei-suoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/sra18-impegni-apicoltura-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd06-azione-1-investimenti-prevenzione-gelate-primaverili-potenziale-produttivo-frutticolo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd13-investimenti-per-la-trasformazione-e-commercializzazione-dei-prodotti-agricoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/sra10-aca10-gestione-attiva-infrastrutture-ecologiche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/8-srd04-investimenti-non-produttivi-agricoli-con-finalita-ambientale-arrestare-perdita-biodiversita-e-preservare-paesaggio-rurale-danni-da-fauna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srd-11-investimenti-non-produttivi-forestali" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd06-1-investimenti-prevenzione-danni-derivanti-calamita-naturali-eventi-avversi-tipo-biotico-psa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="SRD01%20&#8211;%20&#8220;Investimenti%20produttivi%20agricoli%20per%20la%20competitivit&#224;%20delle%20aziende%20agricole&#8221;%20-%20Sviluppo%20rurale%202023-2027%20-%20Agricoltura,%20caccia%20e%20pesca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srd01-investimenti-produttivi-agricoli-competitivita-aziende-agricole-frutteti-resilienti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra15-aca15-agricoltori-custodi-dell2019agrobiodiversita" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2023/bando-2023-giovani-agricoltori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra01-aca1-produzione-integrata" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/sra10-aca10-gestione-attiva-infrastrutture-ecologiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra19-aca19-riduzione-impiego-fitofarmaci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/intervento-sra28-aca28-sostegno-per-mantenimento-della-forestazione-imboschimento-e-sistemi-agroforestali-mantenimento-a-un-ulteriore-periodo-di-impegno-trasformazione-a-bosco-degli-impianti-di-arboricoltura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd10-impianti-di-forestazione-imboschimento-di-terreni-non-agricoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd09-investimenti-non-produttivi-nelle-aree-rurali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/srg08" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/sra26-aca26-ritiro-seminativi-dalla-produzione" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/bando-2025-giovani-agricoltori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd04-investimenti-non-produttivi-agricoli-con-finalita-ambientale-azione-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srh04-azioni-di-informazione" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/sra29-pagamento-al-fine-di-adottare-e-mantenere-pratiche-e-metodi-di-produzione-biologica" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/psr-2014-2020/bandi/bandi-2024/indennita-zone-montane-e-soggette-vincoli-naturali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/srd07-azione-7-infrastrutture-irrigue-extra-aziendali-aumento-netto-superficie-irrigata" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/sra03-aca3-tecniche-lavorazione-ridotta-dei-suoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srb01-sostegno-zone-svantaggi-nahttps:/agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srb01-sostegno-zone-svantaggi-naturali-montagna-srb02-sostegno-zone-altri-svantaggi-naturali-significativiturali-montagna-srb02-sostegno-zone-altri-svantaggi-naturali-significativi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srd03-investimenti-nelle-aziende-agricole-per-la-diversificazione-in-attivita-non-agricole-azione-b-agricoltura-sociale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/psr-2014-2020/bandi/bandi-2024/indennita-zone-montane-e-soggette-vincoli-naturali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra07-aca7-conversione-seminativi-a-prati-e-pascoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra14-aca14-allevatori-custodi-dell2019agrobiodiversita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra26-aca26-ritiro-seminativi-dalla-produzione" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd03-investimenti-aziende-agricole-diversificazione-attivita-non-agricole-azione-c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srg01-sostegno-ai-gruppi-operativi-pei-agri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/sra04-aca4-apporto-di-sostanza-organica-nei-suoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd01-investimenti-produttivi-agricoli-competitivita-aziende-agricole-frutteti-resilienti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd09-investimenti-non-produttivi-nelle-aree-rurali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/sra15-aca15-agricoltori-custodi-agrobiodiversita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srh03-formazione-imprenditori-agricoli-addetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025/srd03-investimenti-nelle-aziende-agricole-per-la-diversificazione-in-attivita-non-agricole-azione-b-agricoltura-sociale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srb01-sostegno-zone-svantaggi-naturali-montagna-srb02-sostegno-zone-altri-svantaggi-naturali-significativi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srh05-azioni-dimostrative-settore-agricolo-territori-rurali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/sra14-aca14-allevatori-custodi-agrobiodiversita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/bando-2026-giovani-agricoltori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srd15-investimenti-produttivi-forestali" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srb01-sostegno-zone-svantaggi-naturali-montagna-srb02-sostegno-zone-altri-svantaggi-naturali-significativi" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2024/srd06-azione-1-investimenti-prevenzione-gelate-primaverili-potenziale-produttivo-frutticolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/sra-12-aca-12-colture-a-perdere-corridoi-ecologici-fasce-ecologiche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/sra22-aca22-impegni-specifici-risaie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra29-pagamento-al-fine-di-adottare-e-mantenere-pratiche-e-metodi-di-produzione-biologica" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2023/bando-2023-giovani-agricoltori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/intervento-sra28-aca28-sostegno-per-mantenimento-della-forestazione-imboschimento-e-sistemi-agroforestali-mantenimento-a-un-ulteriore-periodo-di-impegno-trasformazione-a-bosco-degli-impianti-di-arboricoltura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/bando-2025-giovani-agricoltori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/bandi-2022/sra03-aca3-tecniche-lavorazione-ridotta-dei-suoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/bandi/2023/srd15-investimenti-produttivi-forestali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/sra01-aca1-produzione-integrata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2024/srd08-investimenti-infrastrutture-finalita-ambientali-infrastrutture-irrigue-e-di-bonifica" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd02-investimenti-produttivi-agricoli-ambiente-clima-benessere-animale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd04-investimenti-non-produttivi-agricoli-con-finalita-ambientale-azione-2.2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/sra04-aca4-apporto-di-sostanza-organica-nei-suoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2025-1/srd02-2013-azione-a2-investimenti-per-la-riduzione-di-gas-serra-e-ammoniaca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srb01-sostegno-zone-svantaggi-natuhttps:/agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srb01-sostegno-zone-svantaggi-naturali-montagna-srb02-sostegno-zone-altri-svantaggi-naturali-significativirali-montagna-srb02-sostegno-zone-altri-svantaggi-naturali-significativi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agricoltura.regione.emilia-romagna.it/sviluppo-rurale-23-27/opportunita/bandi/2026/srd03-investimenti-nelle-aziende-agricole-per-la-diversificazione-in-attivita-non-agricole-azione-d-trasformazione-prodotti-agricoli" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13ACB0B6-0D8E-4493-B367-0BA72089709C}">
   <dimension ref="A1:G81"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A36" zoomScale="102" zoomScaleNormal="102" workbookViewId="0">
-      <selection activeCell="E51" sqref="E51"/>
+    <sheetView tabSelected="1" topLeftCell="A48" zoomScale="102" zoomScaleNormal="102" workbookViewId="0">
+      <selection activeCell="F57" sqref="F57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="138" customWidth="1"/>
     <col min="2" max="7" width="6.77734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:7" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:7" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
@@ -1617,52 +1617,52 @@
         <v>4</v>
       </c>
       <c r="G55" s="2"/>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A56" s="2" t="s">
         <v>78</v>
       </c>
       <c r="B56" s="14"/>
       <c r="C56" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A57" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B57" s="14"/>
       <c r="C57" s="14"/>
       <c r="D57" s="2"/>
       <c r="E57" s="2"/>
-      <c r="F57" s="2" t="s">
-        <v>4</v>
+      <c r="F57" s="18" t="s">
+        <v>2</v>
       </c>
       <c r="G57" s="2"/>
     </row>
     <row r="58" spans="1:7" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A58" s="4" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="59" spans="1:7" s="5" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A59" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B59" s="24">
         <v>2022</v>
       </c>
       <c r="C59" s="24">
         <v>2023</v>
       </c>
       <c r="D59" s="24">
         <v>2024</v>
       </c>
       <c r="E59" s="24">
         <v>2025</v>
       </c>
       <c r="F59" s="24">
@@ -2027,53 +2027,54 @@
     <hyperlink ref="E11" r:id="rId63" xr:uid="{ABC49426-FF67-4360-98DA-1F472E12B1ED}"/>
     <hyperlink ref="E45" r:id="rId64" xr:uid="{3A521203-20B2-406A-B14E-379E72175F8F}"/>
     <hyperlink ref="E47" r:id="rId65" xr:uid="{23FC9952-CCA5-4200-9808-C9910C49FCA6}"/>
     <hyperlink ref="E19" r:id="rId66" xr:uid="{2E3C47C3-B13D-4377-94F9-89C4B573B8E4}"/>
     <hyperlink ref="E76" r:id="rId67" xr:uid="{1509BE85-7A19-405A-AAA7-DC3B6C2879A8}"/>
     <hyperlink ref="E20" r:id="rId68" xr:uid="{8BCD7AE9-ADFE-438B-ACB5-E611BE6D7634}"/>
     <hyperlink ref="E66" r:id="rId69" xr:uid="{A0679286-C7F3-4DE9-8877-9D496375FB85}"/>
     <hyperlink ref="E67" r:id="rId70" xr:uid="{3DF484D9-06BC-4E1F-941F-39A9CE7AC6AB}"/>
     <hyperlink ref="E60" r:id="rId71" xr:uid="{E4C84315-DB9E-46BF-9CE6-656FA2B577BA}"/>
     <hyperlink ref="E24" r:id="rId72" xr:uid="{9AF84E0B-E79B-4E53-B249-6A296F118C4C}"/>
     <hyperlink ref="E25" r:id="rId73" xr:uid="{75D1BB46-3F1D-47C6-9A29-36FD25911E43}"/>
     <hyperlink ref="E28" r:id="rId74" xr:uid="{067A4F06-BC6A-4656-B2CF-04E308FDC75A}"/>
     <hyperlink ref="E31" r:id="rId75" xr:uid="{711EE672-995A-483E-900B-0D5F811F35D0}"/>
     <hyperlink ref="E37" r:id="rId76" xr:uid="{39841436-27F6-4891-8DF0-874A377026C6}"/>
     <hyperlink ref="E39" r:id="rId77" xr:uid="{A56CDD48-52F5-4E88-AFF5-3623391428FB}"/>
     <hyperlink ref="E43" r:id="rId78" xr:uid="{13D14AEB-5F7C-43D9-B85B-67F8950D1D42}"/>
     <hyperlink ref="E46" r:id="rId79" xr:uid="{E68256B2-2AD2-4B3E-B66E-1F0494E326FB}"/>
     <hyperlink ref="F10" r:id="rId80" xr:uid="{257FC5AD-8A24-4113-8BC3-3CAA67F86B0C}"/>
     <hyperlink ref="F11" r:id="rId81" xr:uid="{8228D1D0-DDE3-41F3-B0B3-8CC45B4E8647}"/>
     <hyperlink ref="F13" r:id="rId82" xr:uid="{D425FDF6-1238-46E7-A742-1BAEECA49179}"/>
     <hyperlink ref="F15" r:id="rId83" xr:uid="{497ED68D-8A99-4418-AEF4-2D82DC8D669E}"/>
     <hyperlink ref="F77" r:id="rId84" xr:uid="{EDDB7285-2DE8-4961-88E9-D39D18F9A13F}"/>
     <hyperlink ref="F71" r:id="rId85" xr:uid="{83DE1115-FE8E-4931-B65E-71CF2AED50C6}"/>
     <hyperlink ref="F73" r:id="rId86" xr:uid="{070F0653-7F2A-4E6B-BCAD-EDB8510E0C1C}"/>
     <hyperlink ref="E51" r:id="rId87" xr:uid="{19D9F991-E9F8-4B92-B123-76EF982885E2}"/>
+    <hyperlink ref="F57" r:id="rId88" xr:uid="{FA4A525F-7937-435D-BC73-89851C2B40A2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId88"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId89"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Cronoprogramma totale</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Regione Emilia-Romagna</Company>
   <LinksUpToDate>false</LinksUpToDate>